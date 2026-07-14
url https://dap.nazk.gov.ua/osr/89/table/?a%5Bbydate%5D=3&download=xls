--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -120,51 +120,52 @@
   </si>
   <si>
     <t>Міністерство юстиції України,
 Офіс Генерального прокурора,
 Координаційний центр з надання правової допомоги,
 Національна школа суддів України</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет 
 та /або кошти міжнародної технічної допомоги
 </t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>навчальні матеріали розроблені</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції розробило Практичний посібник по роботі з викривачами, який встановлює чіткий алгоритм дій уповноваженого підрозділу (уповноважених осіб) у роботі з викривачами з метою забезпечення дотримання їх прав та гарантій захисту, передбачених законодавством, а також надання рекомендацій щодо існуючих обмежень у сфері професійної етики уповноважених осіб стосовно викривачів.
 Посібник побудований за принципом від загального до спеціального, тобто від роз’яснення загальних аспектів організації роботи уповноважених підрозділів (уповноважених осіб) у роботі з викривачами до висвітлення конкретних питань щодо роботи з викривачами і повідомленнями від них.
 На основі вказаного посібника сформовані відповідні інформаційно-просвітницькі матеріали матеріалів для курсів суддів, прокурорів, поліцейських, працівників Державного бюро розслідувань, адвокатів, які надають безоплатну вторинну правову допомогу, і працівників центрів з надання безоплатної вторинної правової допомоги з питань правового захисту викривачів.
 Також Координаційним центром з надання правової допомоги з вересня по грудень 2023 року досягнуто домовленості з партнерами проєкту USAID «Підтримка організацій-лідерів у протидії корупції в Україні «Взаємодія» щодо актуалізації раніше розроблених та підготовки нових матеріалів навчальної програми для адвокатів, які залучаються для надання безоплатної вторинної правничої допомоги викривачам корупції, в тому числі доповнення її блоком актуальних питань для юристів центрів з надання безоплатної вторинної правової допомоги.
 Станом на 30.06.2024:
 - розроблено тренінгову програму для прокурорів "Роль викривачів у запобіганні корупції та їхній правовий захист";
-- узагальнено навчальні матеріали в Практичному посібнику по роботі з викривачами для уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції.</t>
+- узагальнено навчальні матеріали в Практичному посібнику по роботі з викривачами для уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції.
+Враховуючи вище вказану інформацію, а також, що фактично захід був виконаний пізніше визначеного строку (граничною датою виконання є 31.12.2023), вважаємо захід виконаним, але невчасно.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.6.3.2.2</t>
   </si>
   <si>
     <t>Забезпечення проведення сукупно щонайменше шести навчальних курсів з питань правового захисту викривачів для суддів, прокурорів, поліцейських, працівників Державного бюро розслідувань, адвокатів, які надають безоплатну вторинну правову допомогу, і працівників центрів з надання безоплатної вторинної правової допомоги</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Вища кваліфікаційна комісія суддів України,
 Офіс Генерального прокурора,
 Координаційний центр з надання правової допомоги</t>
   </si>