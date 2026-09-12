--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -151,57 +151,69 @@
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.6.3.2.2</t>
   </si>
   <si>
     <t>Забезпечення проведення сукупно щонайменше шести навчальних курсів з питань правового захисту викривачів для суддів, прокурорів, поліцейських, працівників Державного бюро розслідувань, адвокатів, які надають безоплатну вторинну правову допомогу, і працівників центрів з надання безоплатної вторинної правової допомоги</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Вища кваліфікаційна комісія суддів України,
 Офіс Генерального прокурора,
 Координаційний центр з надання правової допомоги</t>
   </si>
   <si>
     <t>курси проведено</t>
   </si>
   <si>
-    <t>За інформацією, наданою виконавцем, сукупно Національним агентством з питань запобігання корупції проведено 7 тренінгів (навчальних курсів з питань правового захисту викривачів) для прокурорів, 2 - для слідчих Національної поліції України та працівників Державного бюро розслідувань та 2 онлайн-курси для юристів та адвокатів.
-Спільно з Тренінговим центром прокурорів розроблено та запущено обов'язкову сертифіковану програму для прокурорів (яка є діючою і у 2025 році, включено в тему антикорупційних механізмів).
+    <t>Національним агентством з питань запобігання корупції (далі - НАЗК) сукупно проведено 7 тренінгів (навчальних курсів з питань правового захисту викривачів) для прокурорів, 2 - для слідчих Національної поліції України та працівників Державного бюро розслідувань, а також 2 онлайн-курси для юристів та адвокатів.
+Спільно з Тренінговим центром прокурорів розроблено та запущено обов'язкову сертифіковану програму для прокурорів (яка є чинною і у 2025 році та включена до теми антикорупційних механізмів).
 Також у червні 2025 року спільно з Асоціацією правників України проведено вебінар для адвокатів на тему «Правовий захист трудових прав викривачів корупції: теорія і практика правозастосування».
-Разом з тим, кількісний показник (проведення щонайменше шести навчальних курсів) виконано, проте інформація щодо проведення НАЗК навчальних курсів з питань правового захисту викривачів для суддів та працівників центрів з надання безоплатної вторинної правової допомоги відсутня, що дає підстави вважати захід таким, що виконаний частково.</t>
-[...2 lines deleted...]
-    <t>Виконано частково</t>
+Відповідно до статті 104 Закону України «Про судоустрій і статус суддів» при Вищій кваліфікаційній комісії суддів України  утворюється Національна школа суддів України. 
+Національна школа суддів України (далі - НШСУ) є державною установою із спеціальним статусом у системі правосуддя, яка забезпечує підготовку висококваліфікованих кадрів для системи правосуддя та здійснює науково-дослідну діяльність. 
+За інформацією наданою Вищою кваліфікаційною комісією суддів:
+НШСУ протягом ІІ кварталу 2026 року були проведені навчання з питань антикорупційного законодавства, зокрема щодо правового статусу викривачів, для понад 3 340 слухачів, з яких 524 судді.
+НШСУ за І квартал 2025 рік були проведені 15 навчальних заходів з питань антикорупційного законодавства, у тому числі щодо правового статусу викривачів, якими було охоплено понад 810 суддів.
+Також НШСУ включає питання з антикорупційного законодавства України та стандартів ЄС до навчальних програм помічників суддів та інших працівників апаратів судів. Зокрема у І кварталі 2026 року охоплено понад 3480 слухачів цих категорій.
+Також на сайті НШСУ опубліковано наступну інформацію:
+Програма вебінару «Становлення та розвиток інституту викривачів» (14.11.2025);
+Програма вебінару «Процесуальний статус викривача в судовому провадженні.Рішення Європейського суду з прав людини у справах, що стосуються викривачів» (27.03.2025);
+Програма тренінгу «Особливості судового розгляду справ щодо викривачів корупції » (23-24.05.2023).
+Відповідно до Річного звіту системи безоплатної правничої допомоги за 2023 рік: 
+«На виконання Державної антикорупційної програми Національного агентства з питань запобігання корупції за підтримки ПРООН 44 юристи системи БПД пройшли навчання з особливостей забезпечення правничою допомогою викривачів корупції. Також було оновлено навчальну програму для адвокатів «Забезпечення правничої допомоги викривачам корупції» за 33 підтримки проєкту міжнародної технічної допомоги «Підтримка організацій-лідерів у протидії корупції в Україні «ВзаємоДія», що реалізується компанією «Менеджмент Сістемс Інтернешнл, Інк.» за підтримки Агентства США з міжнародного розвитку (USAID).»
+Протягом 2023 – 2024 років Координаційним центром з надання правової допомоги за сприяння Програми розвитку ООН (ПРООН) в Україні в межах проєкту «EU4Recovery - розширення прав і можливостей громад в Україні» (EU4Recovery) за фінансової підтримки Європейського Союзу проведено такі заходи: 
+дводенний офлайн-тренінг «Особливості забезпечення правничою допомогою викривачів корупції» для юристів центрів надання безоплатної правничої допомоги.
+дводенний офлайн-тренінг для юристів центрів щодо вдосконалення навичок ідентифікації клієнтів та надання правничої допомоги викривачам корупції у захисті та поновленні їх порушених прав. 
+Враховуючи викладене, зокрема те, що досягнуто як кількісного показника (проведення щонайменше шести навчальних курсів), так і суб’єктного показника (проведення  навчальних курсів для суддів, прокурорів, поліцейських, працівників ДБР, адвокатів, які надають безоплатну вторинну правову допомогу, і працівників центрів з надання безоплатної вторинної правової допомоги), вважаємо, що захід виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -741,51 +753,51 @@
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q4"/>
   <mergeCells>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="Q3:Q4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>