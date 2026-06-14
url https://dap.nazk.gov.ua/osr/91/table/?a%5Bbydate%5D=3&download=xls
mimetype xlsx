--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -116,51 +116,51 @@
 </t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Міністерство закордонних справ України,
 Міністерство юстиції України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Продовжується підготовка законопроекту. 
+    <t>Продовжується підготовка законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>