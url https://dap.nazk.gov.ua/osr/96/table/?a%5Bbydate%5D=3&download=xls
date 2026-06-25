--- v0 (2026-05-07)
+++ v1 (2026-06-25)
@@ -139,51 +139,51 @@
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.1.3.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким усунуто наявні проблеми механізму запобігання та врегулювання конфлікту інтересів у діяльності Вищої ради правосуддя та Вищої кваліфікаційної комісії суддів України, з урахуванням результатів аналітичного дослідження, зазначеного у 
 підпункті 2.1.1.3.1
 </t>
   </si>
   <si>
     <t>01.04.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Продовжується підготовка законопроекту на основі розробленої Національним агентством концепції. 
+    <t>Продовжується підготовка законопроекту на основі розробленої Національним агентством концепції.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>