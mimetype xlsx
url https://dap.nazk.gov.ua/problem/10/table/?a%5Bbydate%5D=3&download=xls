--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -1,43 +1,345 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Заходи" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$6</definedName>
+  </definedNames>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+  <si>
+    <t>№ Напрямку</t>
+  </si>
+  <si>
+    <t>Напрямок</t>
+  </si>
+  <si>
+    <t>Проблема</t>
+  </si>
+  <si>
+    <t>№ ОСР</t>
+  </si>
+  <si>
+    <t>Назва ОСР</t>
+  </si>
+  <si>
+    <t>№ Заходу</t>
+  </si>
+  <si>
+    <t>Назва заходу</t>
+  </si>
+  <si>
+    <t>Дата початку</t>
+  </si>
+  <si>
+    <t>Дата завершення</t>
+  </si>
+  <si>
+    <t>Головний виконавець</t>
+  </si>
+  <si>
+    <t>Співвиконавці</t>
+  </si>
+  <si>
+    <t>Джерела фінансування</t>
+  </si>
+  <si>
+    <t>Обсяги фінансування, тис.грн.</t>
+  </si>
+  <si>
+    <t>Показник (індикатор) виконання</t>
+  </si>
+  <si>
+    <t>Стан виконання</t>
+  </si>
+  <si>
+    <t>Статус виконання</t>
+  </si>
+  <si>
+    <t>Оцінка досягнення ОСР</t>
+  </si>
+  <si>
+    <t>1.3</t>
+  </si>
+  <si>
+    <t>Врегулювання конфлікту інтересів, дотримання загальних обмежень та заборон, правил етичної поведінки</t>
+  </si>
+  <si>
+    <t>1.3.2 Правова регламентація заборон та обмежень на одержання подарунків, участі у певних правовідносинах є недосконалою, не в усіх випадках заборони забезпечені заходами юридичної відповідальності</t>
+  </si>
+  <si>
+    <t>1.3.2.1</t>
+  </si>
+  <si>
+    <t>Запроваджено законодавче визначення поняття "інша оплачувана діяльність" для цілей Закону України «Про запобігання корупції»</t>
+  </si>
+  <si>
+    <t>1.3.2.1.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, в якому визначено термін “інша оплачувана діяльність” для цілей Закону </t>
+  </si>
+  <si>
+    <t>01.05.2023</t>
+  </si>
+  <si>
+    <t>31.01.2024</t>
+  </si>
+  <si>
+    <t>Національне агентство з питань запобігання корупції</t>
+  </si>
+  <si>
+    <t>державний бюджет</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
+  </si>
+  <si>
+    <t>проект закону подано до Верховної Ради України</t>
+  </si>
+  <si>
+    <t>На виконання заходу Національне агентство розробило законопроекти:      
+1.Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення положень  стосовно обмеження щодо зайняття окремими видами діяльності";
+2.Про внесення зміни до статті 172-4 Кодексу України про адміністративні правопорушення щодо узгодження її назви із термінологією Закону України «Про запобігання корупції».
+Національне агентство здійснило усі узгоджувальні процедури щодо вищевказаних законопроектів та листом від 25.06.2024 № 10-03/46563-24 подало їх Кабінету Міністрів України.
+Разом з тим, Кабінет Міністрів України листом від 05.11.2024 №26465/0/2-24 повернув зазначені законопроекти відповідно до пункту 2 розділу 6 протоколу № 109 засідання Кабінету Міністрів України від 29.10.2024.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+  </si>
+  <si>
+    <t>Виконано частково</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+  <si>
+    <t>1.3.2.2</t>
+  </si>
+  <si>
+    <t>Уточнено перелік випадків, на які не поширюється заборона щодо одержання подарунків, удосконалено пов’язані з ними обмеження (зокрема, запроваджено правила визначення періоду, протягом якого особі забороняється приймати рішення чи вчиняти дії на користь особи, яка надала подарунок)</t>
+  </si>
+  <si>
+    <t>1.3.2.2.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, в якому:
+1) удосконалено зміст обмеження щодо одержання подарунків з урахуванням необхідності забезпечення справедливого балансу між приватним і публічним інтересом;
+2) розширено перелік випадків, на які не поширюється заборона щодо одержання подарунків;
+3) визначено період дії обмеження, протягом якого особі забороняється приймати рішення чи вчиняти дії на користь особи, яка надала подарунок
+</t>
+  </si>
+  <si>
+    <t>01.09.2023</t>
+  </si>
+  <si>
+    <t>28.02.2025</t>
+  </si>
+  <si>
+    <t>Національне агентство розробило відповідний законопроект та 27.10.2023 провело його громадські обговорення.      
+Національне агентство листом від 11.12.2023 № 10-03/30726-23 надіслало законопроект на погодження до Міністерства фінансів України, Міністерства економіки України, Міністерства цифрової трансформації України, Національної поліції України, Бюро економічної безпеки України, Державного бюро розслідувань, Національного антикорупційного бюро України, Офісу Генерального прокурора та листом від 11.12.2023 № 10-03/30729-23 Урядовому офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
+Заінтересовані органи державної влади погодили законопроект без зауважень, крім Національного антикорупційного бюро України та Національної поліції України, з якими в червні 2024 року було організовано та проведено узгоджувальні наради.
+Станом на 31.03.2026 триває доопрацювання  законопроекту за результатами проведених узгоджувальних нарад.
+Водночас варто зауважити, що положення Закону України від 20.09.2023 № 3384-ІХ «Про внесення змін до деяких законів України про визначення порядку подання декларацій осіб, уповноважених на виконання функцій держави або місцевого самоврядування, в умовах воєнного стану» доповнили, зокрема, ст. 23 Закону України «Про запобігання корупції» нормами, якими розширено перелік випадків, на які не поширюється заборона щодо одержання подарунків, і якими визначено період дії обмеження, протягом якого  особі забороняється приймати рішення чи вчиняти дії  на користь особи, яка надала подарунок.
+З огляду на це можна вважати, що захід 1.3.2.2.1 є виконаним частково.</t>
+  </si>
+  <si>
+    <t>1.3.2.3</t>
+  </si>
+  <si>
+    <t>Удосконалено правила поводження з неправомірною вигодою або подарунком з урахуванням, зокрема, способів їх отримання у нематеріальному вигляді</t>
+  </si>
+  <si>
+    <t>1.3.2.3.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, нормами якого вдосконалено:
+1) правила поводження з подарунком чи неправомірною вигодою, зокрема отриманими у нематеріальному вигляді;
+2) особливості поводження з неправомірною вигодою або подарунком, які отримані у нематеріальному вигляді
+</t>
+  </si>
+  <si>
+    <t>01.08.2023</t>
+  </si>
+  <si>
+    <t>Національна поліція України,
+Офіс Генерального прокурора,
+Державне бюро розслідувань,
+Національне антикорупційне бюро</t>
+  </si>
+  <si>
+    <t>Національне агентство розробило відповідний законопроект та 27.10.2023 провело його громадські обговорення.    
+Національне агентство листом від 11.12.2023 № 10-03/30726-23 надіслало законопроект на погодження до Міністерства фінансів України, Міністерства економіки України, Міністерства цифрової трансформації України, Національної поліції України, Бюро економічної безпеки України, Державного бюро розслідувань, Національного антикорупційного бюро України, Офісу Генерального прокурора та листом від 11.12.2023 №10-03/30729-23 Урядовому офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
+Заінтересовані органи державної влади погодили законопроект без зауважень, крім Національного антикорупційного бюро України та Національної поліції України, з якими в червні 2024 року було організовано та проведено узгоджувальні наради.
+Станом на 31.03.2026 триває доопрацювання законопроекту за результатами проведених узгоджувальних нарад.
+З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
+  </si>
+  <si>
+    <t>Не виконано</t>
+  </si>
+  <si>
+    <t>1.3.2.4</t>
+  </si>
+  <si>
+    <t>Розширено коло осіб, на яких поширюються обмеження, зокрема, щодо суміщення та сумісництва, входження до складу правління, інших виконавчих чи контрольних органів, наглядової ради організації, що має на меті одержання прибутку</t>
+  </si>
+  <si>
+    <t>1.3.2.4.1</t>
+  </si>
+  <si>
+    <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким розширено коло осіб, на яких поширюються обмеження, зокрема щодо суміщення та сумісництва, входження до складу правління, інших виконавчих чи контрольних органів, наглядової ради організації, що має на меті отримання прибутку</t>
+  </si>
+  <si>
+    <t>01.02.2024</t>
+  </si>
+  <si>
+    <t>31.12.2024</t>
+  </si>
+  <si>
+    <t>Продовжується підготовка законопроекту на підставі концепції, яку розробило Національне агентство. 
+З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="4">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3F8"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="4">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -289,50 +591,404 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr filterMode="1">
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q6"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="60" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="22" customWidth="true" style="0"/>
+    <col min="13" max="13" width="20" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="60" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q3" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="O4" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q4" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q5" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q6" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:Q6"/>
+  <mergeCells>
+    <mergeCell ref="A3:A3"/>
+    <mergeCell ref="B3:B3"/>
+    <mergeCell ref="C3:C3"/>
+    <mergeCell ref="D3:D3"/>
+    <mergeCell ref="E3:E3"/>
+    <mergeCell ref="Q3:Q3"/>
+    <mergeCell ref="A4:A4"/>
+    <mergeCell ref="B4:B4"/>
+    <mergeCell ref="C4:C4"/>
+    <mergeCell ref="D4:D4"/>
+    <mergeCell ref="E4:E4"/>
+    <mergeCell ref="Q4:Q4"/>
+    <mergeCell ref="A5:A5"/>
+    <mergeCell ref="B5:B5"/>
+    <mergeCell ref="C5:C5"/>
+    <mergeCell ref="D5:D5"/>
+    <mergeCell ref="E5:E5"/>
+    <mergeCell ref="Q5:Q5"/>
+    <mergeCell ref="A6:A6"/>
+    <mergeCell ref="B6:B6"/>
+    <mergeCell ref="C6:C6"/>
+    <mergeCell ref="D6:D6"/>
+    <mergeCell ref="E6:E6"/>
+    <mergeCell ref="Q6:Q6"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>