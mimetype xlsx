--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -111,117 +111,117 @@
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>На виконання заходу Національне агентство розробило законопроекти:      
 1.Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення положень  стосовно обмеження щодо зайняття окремими видами діяльності";
 2.Про внесення зміни до статті 172-4 Кодексу України про адміністративні правопорушення щодо узгодження її назви із термінологією Закону України «Про запобігання корупції».
 Національне агентство здійснило усі узгоджувальні процедури щодо вищевказаних законопроектів та листом від 25.06.2024 № 10-03/46563-24 подало їх Кабінету Міністрів України.
 Разом з тим, Кабінет Міністрів України листом від 05.11.2024 №26465/0/2-24 повернув зазначені законопроекти відповідно до пункту 2 розділу 6 протоколу № 109 засідання Кабінету Міністрів України від 29.10.2024.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.3.2.2</t>
   </si>
   <si>
     <t>Уточнено перелік випадків, на які не поширюється заборона щодо одержання подарунків, удосконалено пов’язані з ними обмеження (зокрема, запроваджено правила визначення періоду, протягом якого особі забороняється приймати рішення чи вчиняти дії на користь особи, яка надала подарунок)</t>
   </si>
   <si>
     <t>1.3.2.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, в якому:
 1) удосконалено зміст обмеження щодо одержання подарунків з урахуванням необхідності забезпечення справедливого балансу між приватним і публічним інтересом;
 2) розширено перелік випадків, на які не поширюється заборона щодо одержання подарунків;
 3) визначено період дії обмеження, протягом якого особі забороняється приймати рішення чи вчиняти дії на користь особи, яка надала подарунок
 </t>
   </si>
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>Національне агентство розробило відповідний законопроект та 27.10.2023 провело його громадські обговорення.      
 Національне агентство листом від 11.12.2023 № 10-03/30726-23 надіслало законопроект на погодження до Міністерства фінансів України, Міністерства економіки України, Міністерства цифрової трансформації України, Національної поліції України, Бюро економічної безпеки України, Державного бюро розслідувань, Національного антикорупційного бюро України, Офісу Генерального прокурора та листом від 11.12.2023 № 10-03/30729-23 Урядовому офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
 Заінтересовані органи державної влади погодили законопроект без зауважень, крім Національного антикорупційного бюро України та Національної поліції України, з якими в червні 2024 року було організовано та проведено узгоджувальні наради.
-Станом на 31.03.2026 триває доопрацювання  законопроекту за результатами проведених узгоджувальних нарад.
+Станом на 30.06.2026 триває доопрацювання  законопроекту за результатами проведених узгоджувальних нарад.
 Водночас варто зауважити, що положення Закону України від 20.09.2023 № 3384-ІХ «Про внесення змін до деяких законів України про визначення порядку подання декларацій осіб, уповноважених на виконання функцій держави або місцевого самоврядування, в умовах воєнного стану» доповнили, зокрема, ст. 23 Закону України «Про запобігання корупції» нормами, якими розширено перелік випадків, на які не поширюється заборона щодо одержання подарунків, і якими визначено період дії обмеження, протягом якого  особі забороняється приймати рішення чи вчиняти дії  на користь особи, яка надала подарунок.
 З огляду на це можна вважати, що захід 1.3.2.2.1 є виконаним частково.</t>
   </si>
   <si>
     <t>1.3.2.3</t>
   </si>
   <si>
     <t>Удосконалено правила поводження з неправомірною вигодою або подарунком з урахуванням, зокрема, способів їх отримання у нематеріальному вигляді</t>
   </si>
   <si>
     <t>1.3.2.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, нормами якого вдосконалено:
 1) правила поводження з подарунком чи неправомірною вигодою, зокрема отриманими у нематеріальному вигляді;
 2) особливості поводження з неправомірною вигодою або подарунком, які отримані у нематеріальному вигляді
 </t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>Національна поліція України,
 Офіс Генерального прокурора,
 Державне бюро розслідувань,
 Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>Національне агентство розробило відповідний законопроект та 27.10.2023 провело його громадські обговорення.    
 Національне агентство листом від 11.12.2023 № 10-03/30726-23 надіслало законопроект на погодження до Міністерства фінансів України, Міністерства економіки України, Міністерства цифрової трансформації України, Національної поліції України, Бюро економічної безпеки України, Державного бюро розслідувань, Національного антикорупційного бюро України, Офісу Генерального прокурора та листом від 11.12.2023 №10-03/30729-23 Урядовому офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
 Заінтересовані органи державної влади погодили законопроект без зауважень, крім Національного антикорупційного бюро України та Національної поліції України, з якими в червні 2024 року було організовано та проведено узгоджувальні наради.
-Станом на 31.03.2026 триває доопрацювання законопроекту за результатами проведених узгоджувальних нарад.
+Станом на 30.06.2026 триває доопрацювання законопроекту за результатами проведених узгоджувальних нарад.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.3.2.4</t>
   </si>
   <si>
     <t>Розширено коло осіб, на яких поширюються обмеження, зокрема, щодо суміщення та сумісництва, входження до складу правління, інших виконавчих чи контрольних органів, наглядової ради організації, що має на меті одержання прибутку</t>
   </si>
   <si>
     <t>1.3.2.4.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким розширено коло осіб, на яких поширюються обмеження, зокрема щодо суміщення та сумісництва, входження до складу правління, інших виконавчих чи контрольних органів, наглядової ради організації, що має на меті отримання прибутку</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Продовжується підготовка законопроекту на підставі концепції, яку розробило Національне агентство. 