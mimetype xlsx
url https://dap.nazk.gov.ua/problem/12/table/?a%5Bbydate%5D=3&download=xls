--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -107,55 +107,56 @@
     <t>1.3.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Супроводження розгляду проекту Закону України “Про внесення змін до деяких законодавчих актів України щодо правил етичної поведінки народних депутатів України (Етичного кодексу)” (реєстраційний номер 8327 від 30 грудня 2022 р.) у Верховній Раді (зокрема у разі застосування до нього Президентом України права вето) </t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет		</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t xml:space="preserve">закон підписано Президентом України	</t>
   </si>
   <si>
     <t>Проект Закону України “Про внесення змін до деяких законодавчих актів України щодо правил етичної поведінки народних депутатів України (Етичного кодексу)” (реєстраційний номер 8327 від 30 грудня 2022 р.) знаходиться на розгляді Комітету Верховної Ради України з питань Регламенту, депутатської етики та організації роботи Верховної Ради України. 10.03.2026 надано доопрацьований законопроект на заміну. 
+Голова Національного агентства 28.04.2026 взяв участь у засіданні Комітету Верховної Ради України з питань інтеграції України до Європейського Союзу, предметом розгляду якого був проект Закону реєстр. № 8327 (доопрацьований).
 07.04.2026 надано висновок Комітету про розгляд зазначеного проекту Закону України, згідно з яким його рекомендовано прийняти за основу.
-З огляду на відсутність дій, спрямованих на супроводження відповідного законопроекту, захід вважається невиконаним.</t>
-[...2 lines deleted...]
-    <t>Не виконано</t>
+З огляду на дії, спрямовані на супроводження відповідного законопроекту (взято участь у засіданні Комітету Верховної Ради України), водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+  </si>
+  <si>
+    <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.3.4.1.2</t>
   </si>
   <si>
     <t>Проведення аналітичного дослідження та підготовка аналітичного звіту щодо актуального стану проблем, пов’язаних з виконанням правил етичної поведінки депутатами місцевих рад та виборними особами місцевого самоврядування, а також щодо можливих механізмів притягнення до відповідальності зазначених осіб за порушення таких правил</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>Національне агентство з питань державної служби України,
 Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t xml:space="preserve">аналітичне дослідження проведено та звіт підготовлено </t>
@@ -165,84 +166,84 @@
 На кінець звітного періоду аналітичне дослідження проведено". Текст Аналітичного дослідження щодо дотримання етичних норм депутатами, виборними особами, службовцями органів місцевого самоврядування додано у першому кварталі 2024 р.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>1.3.4.1.3</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону з урахуванням висновків аналітичного звіту, зазначеного у підпункті 1.3.4.1.2, який дасть змогу:
 1) удосконалити існуючі правила етичної поведінки депутатів місцевих рад;
 2) установити порядок та строки притягнення винних осіб у порушенні стандартів (правил) етичної поведінки депутатів місцевих рад, виборних осіб місцевого самоврядування;
 3) визначити орган, який здійснюватиме контроль за дотриманням стандартів (правил) етичної поведінки депутатами місцевих рад, виборними особами місцевого самоврядування; 
 4) запровадити процедуру звернень громадян щодо неетичної поведінки депутатів місцевих рад, виборних осіб місцевого самоврядування
 </t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Національне агентство здійснює розробку зазначеного у заході законопроекту. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
+  </si>
+  <si>
+    <t>Не виконано</t>
   </si>
   <si>
     <t>1.3.4.2</t>
   </si>
   <si>
     <t>Забезпечено запровадження заходів відповідальності керівників за відсутність передбаченого законом реагування на виявлені факти грубого порушення антикорупційного законодавства</t>
   </si>
   <si>
     <t>1.3.4.2.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким встановлено механізм притягнення до відповідальності для всіх категорій керівників за невжиття заходів реагування на виявлені факти грубого порушення антикорупційного законодавства їх підлеглими</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>На виконання заходу Національне агентство розробило відповідний проект Закону України.  
 17.12.2024 Національне агентство провело громадське обговорення зазначеного законопроекту та здійснило його доопрацювання.
 Протягом І кварталу 2025 року законопроект був направлений на погодження до заінтересованих органів, за результатами якого положення законопроекту було доопрацьовано.
 Листом від 12.03.2025 № 10-03/21423-25 Національне агентство надіслало зазначений законопроект на правову експертизу до Мін'юсту.
 Отримавши висновки Мін'юсту та провівши необхідні узгоджувальні процедури, Національне агентство 18.04.2025 листом № 10-03/34013-25 подало законопроект на розгляд Кабінету Міністрів України.
 На засіданні профільного Урядового комітету від 09.06.2025 проект був повернутий для узгодження позицій Національного агентства та Міндовкілля.
 На виконання рішення Урядового комітету Національне агентство провело узгоджувальну нараду з керівництвом Міндовкілля 27.06.2025, за результатами якої розбіжності з Міністерством були врегульовані.
 Національне агентство листом від 11.07.2025 № 43244/4/1-24 направило на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо встановлення адміністративної відповідальності за порушення окремих вимог, заборон та обмежень, встановлених Законом України “Про запобігання корупції”, та деяких інших питань удосконалення законодавства про адміністративні правопорушення, пов’язані з корупцією».
 Зазначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто Національному агентству (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25).
-Станом на 31.03.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
+Станом на 30.06.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Виконано частково</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -842,102 +843,102 @@
       <c r="H5" s="2" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="3" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q6"/>
   <mergeCells>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="E3:E5"/>
     <mergeCell ref="Q3:Q5"/>
     <mergeCell ref="A6:A6"/>
     <mergeCell ref="B6:B6"/>
     <mergeCell ref="C6:C6"/>
     <mergeCell ref="D6:D6"/>
     <mergeCell ref="E6:E6"/>
     <mergeCell ref="Q6:Q6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">