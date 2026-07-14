--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$15</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -162,133 +162,143 @@
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект нормативно-правового акта розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>Захід не виконано у зв'язку з тим, що закони, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято.
 Таким чином, на сьогодні відсутні законодавчі підстави для розробки проекту нормативно-правового акта, яким регламентовано порядок ведення ІТ-системи Національного агентства, що забезпечуватиме, зокрема, подання і оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді.</t>
   </si>
   <si>
     <t>1.5.3.1.3</t>
   </si>
   <si>
     <t>Проведення громадського обговорення проекту акта, зазначеного у підпункті 1.5.3.1.2, та забезпечення його доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
-    <t>Захід не виконано у зв'язку з тим, що закони, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято. Таким чином, на сьогодні відсутні законодавчі підстави для проведення громадського обговорення проекту акта, зазначеного у підпункті 1.5.3.1.2.</t>
+    <t>Захід не виконано у зв'язку з тим, що закони, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято. 
+Таким чином, на сьогодні відсутні законодавчі підстави для проведення громадського обговорення проекту акта, зазначеного у підпункті 1.5.3.1.2.</t>
   </si>
   <si>
     <t>1.5.3.1.4</t>
   </si>
   <si>
     <t xml:space="preserve">Погодження проекту акта, зазначеного у підпункті 1.5.3.1.2, із заінтересованими органами </t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>нормативно-правовий акт погоджено із заінтересованими органами</t>
   </si>
   <si>
-    <t>Захід не виконано, оскільки закон, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято. Відповідно, підстава для початку реалізації заходу ще не настала.</t>
+    <t>Захід не виконано, оскільки закон, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято.
+Відповідно, підстава для початку реалізації заходу ще не настала.</t>
   </si>
   <si>
     <t>1.5.3.1.5</t>
   </si>
   <si>
     <t>Видання проекту акта, зазначеного у підпункті 1.5.3.1.2</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>нормативно-правовий акт видано</t>
+  </si>
+  <si>
+    <t>Захід не виконано, оскільки закон, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято. 
+Відповідно, підстава для початку реалізації заходу ще не настала.</t>
   </si>
   <si>
     <t>1.5.3.1.6</t>
   </si>
   <si>
     <t>Удосконалення Єдиного державного реєстру звітності політичних партій про майно, доходи, витрати і зобов’язання фінансового характеру, яке дає можливість подання фінансових звітів в електронній формі політичним партіям, суб’єктам виборчого процесу, суб’єктам референдумів</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010) та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t xml:space="preserve">портал політичних фінансів введено в промислову експлуатацію </t>
   </si>
   <si>
     <t>За інформацією Департаменту формування доброчесності політичних фінансів апарату Національного агентства з питань запобігання корупції, удосконалено Єдиний державний реєстр звітності політичних партій про майно, доходи, витрати і зобов’язання фінансового характеру, яке дає можливість подання фінансових звітів в електронній формі політичним партіям та окремим суб’єктам виборчого процесу.
 Проте через відсутність законодавчого регулювання подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді удосконалений Реєстр на сьогодні не дає можливість подання фінансових звітів в електронній формі суб’єктам референдумів.
 Враховуючи зазначене вище, зокрема, що Єдиний державний реєстр звітності політичних партій введено у промислову експлуатацію та забезпечено можливість електронного подання звітів політичними партіями, але функціонал подання звітності суб’єктами референдумів не реалізовано у зв’язку з відсутністю законодавчого регулювання, можемо вважати захід виконаним частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>1.5.3.1.7</t>
   </si>
   <si>
     <t>Розроблення та впровадження  автоматизованої інформаційно-аналітичної системи, призначеної для забезпечення автоматизації виборчих процедур у Центральній виборчій комісії та виборчих комісіях нижчого рівня під час проведення виборів</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t xml:space="preserve">запроваджена автоматизована інформаційно-аналітична система  </t>
   </si>
   <si>
     <t>Центральна виборча комісія (далі - ЦВК) повідомила, що протягом звітного періоду здійснювалось опрацювання питання технічних вимог до створення компоненту Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (далі - ЄІАС ЦВК) у встановленому законодавством порядку.
 Впродовж 2023 – 2025 років видатки на забезпечення створення указаної інформаційно-аналітичної системи, а також створення та впровадження окремих її компонентів за бюджетною програмою 6731010 "Керівництво та управління у сфері проведення виборів та референдумів" ЦВК не виділялись.
 З метою забезпечення фінансування витрат на створення компонентів ЄІАС ЦВК у 2026 році ЦВК подала бюджетний запит, згідно з яким розрахункова потреба у видатках за бюджетною програмою 6731010 "Керівництво та управління у сфері проведення виборів та референдумів" на створення зазначеної системи становить 88 038,8 тис. грн.
 Разом із тим, Законом України «Про Державний бюджет України на 2026 рік» для ЦВК не передбачено капітальні видатки на вказані цілі у 2026 році.
 Також ЦВК було надіслано Міністерству юстиції України пропозиції щодо потреб та можливих напрямів взаємодії з проектами міжнародної технічної допомоги, які є нагальними на цьому етапі для реалізації заходів Дорожньої карти з питань функціонування демократичних інституцій, схваленої розпорядженням Кабінету Міністрів України від 14 травня 2025 року № 475-р, за блоком ІІ "Виборчий процес" (лист від 19 вересня 2025 року № 21-20/1-2658).
-Враховуючи зазначене вище, а також зважаючи на те, що дата завершення строку виконання заходу вже настала, констатуємо, що захід не є виконаним.</t>
+Крім цього, постановою Центральної виборчої комісії від 20 лютого 2026 року № 14 затверджено Архітектурні принципи Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії та внесено зміни до Концепції створення Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії, схваленої постановою Центральної виборчої комісії від 29 жовтня 2021 року № 447.
+27 лютого 2026 року затверджено Технічні вимоги до створення Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (І етап) (далі – ЄІАС ЦВК (І етап). Під час реалізації першого етапу передбачено створення, зокрема автоматизованих інформаційно-комунікаційних систем з організації підготовки і проведення загальнодержавних виборів, управління доступом та інформаційної безпеки; автоматизованих інформаційних систем "Учасники виборчих процесів та процесів референдуму", "Електронні сервіси", взаємодії із зовнішніми інформаційними системами та ресурсами, як перший етап створення ЄІАС ЦВК загалом.
+З метою пошуку джерел фінансування створення ЄІАС ЦВК (І етап), Комісія, листом від 27 лютого 2026 року № 21-26-682, звернулась до Міжнародного інституту демократії та сприяння виборам (International IDEA) щодо розгляду можливості надання підтримки в закупівлі послуг з розроблення та впровадження ЄІАС ЦВК (І етап).
+Також Комісією та Міжнародним інститутом демократії та сприяння виборам (International IDEA) 09 березня 2026 року підписано Протокол про порозуміння і співпрацю в рамках проєкту  "U-VOTE – Українці голосують: Організація надійних виборів", яким визначено, зокрема завдання щодо посилення інформаційно-комунікаційних систем Комісії в частині надання підтримки в поетапному створенні ЄІАС ЦВК шляхом закупівлі відповідного програмного забезпечення.
+Враховуючи зазначене вище, а також зважаючи на те, що дата завершення строку виконання заходу вже настала, проте показник виконання заходу не досягнуто, вважаємо, що захід не є виконаним.</t>
   </si>
   <si>
     <t>1.5.3.2</t>
   </si>
   <si>
     <t>Запроваджено автоматичний режим проведення перевірок звітів політичних партій шляхом інтеграції з іншими інформаційно-телекомунікаційними і довідковими системами, реєстрами, базами даних</t>
   </si>
   <si>
     <t>1.5.3.2.1</t>
   </si>
   <si>
     <t>Розроблення проектів спільних актів Національного агентства та інших державних органів, які є держателями інформаційно-комунікаційних та довідкових систем, реєстрів, баз даних, якими регламентовано порядок, обсяги та способи обміну інформацією ІТ-системи Національного агентства з іншими електронними та довідковими системами, реєстрами, базами даних</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>проекти спільних актів розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>НАЗК та МВС України спільно затвердили Наказ № 86/23/305 від 12.04.2023. Також НАЗК та МФ України спільно затвердили Наказ № 121/23/289 від 05.06.2023. Крім того, НАЗК розроблено проект «Порядку контролю виборчих фондів на виборах народних депутатів України», який затверджено ЦВК та НБУ 20.10.2023.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
@@ -1139,463 +1149,463 @@
         <v>53</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N9" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O9" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="N10" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P10" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="N11" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P11" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="3"/>
       <c r="L12" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="N12" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P12" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="N13" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O13" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="2"/>
       <c r="L14" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O14" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P14" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Q14" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N15" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="O15" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="P15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q15"/>
   <mergeCells>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:C9"/>
     <mergeCell ref="D3:D9"/>
     <mergeCell ref="E3:E9"/>
     <mergeCell ref="Q3:Q9"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="B10:B13"/>
     <mergeCell ref="C10:C13"/>
     <mergeCell ref="D10:D13"/>
     <mergeCell ref="E10:E13"/>
     <mergeCell ref="Q10:Q13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:B15"/>