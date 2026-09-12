--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$15</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -113,191 +113,187 @@
     <t>01.07.2023</t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Центральна виборча комісія</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)
 </t>
   </si>
   <si>
     <t xml:space="preserve">проекти законів подано до Верховної Ради України 
 </t>
   </si>
   <si>
     <t>На виконання відповідного заходу Національне агентство розробило відповідний законопроект.  
 29.04.2025 було проведено його громадське обговорення. 
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням результатів обговорення та підготовка його до надсилання заінтересованим органам на погодження.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням результатів обговорення та підготовка його до надсилання заінтересованим органам на погодження.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.5.3.1.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення проекту нормативно-правового акта, яким регламентовано порядок ведення 
 ІТ-системи Національного агентства, що забезпечуватиме, зокрема, подання і оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді.
 </t>
   </si>
   <si>
     <t>01.05.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект нормативно-правового акта розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>Захід не виконано у зв'язку з тим, що закони, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято.
 Таким чином, на сьогодні відсутні законодавчі підстави для розробки проекту нормативно-правового акта, яким регламентовано порядок ведення ІТ-системи Національного агентства, що забезпечуватиме, зокрема, подання і оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді.</t>
   </si>
   <si>
     <t>1.5.3.1.3</t>
   </si>
   <si>
     <t>Проведення громадського обговорення проекту акта, зазначеного у підпункті 1.5.3.1.2, та забезпечення його доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
-    <t>Захід не виконано у зв'язку з тим, що закони, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято. 
+    <t>Захід не виконано у зв'язку з тим, що закони, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято.
 Таким чином, на сьогодні відсутні законодавчі підстави для проведення громадського обговорення проекту акта, зазначеного у підпункті 1.5.3.1.2.</t>
   </si>
   <si>
     <t>1.5.3.1.4</t>
   </si>
   <si>
     <t xml:space="preserve">Погодження проекту акта, зазначеного у підпункті 1.5.3.1.2, із заінтересованими органами </t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>нормативно-правовий акт погоджено із заінтересованими органами</t>
   </si>
   <si>
     <t>Захід не виконано, оскільки закон, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято.
-Відповідно, підстава для початку реалізації заходу ще не настала.</t>
+Таким чином, підстава для початку реалізації заходу ще не настала.</t>
   </si>
   <si>
     <t>1.5.3.1.5</t>
   </si>
   <si>
     <t>Видання проекту акта, зазначеного у підпункті 1.5.3.1.2</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>нормативно-правовий акт видано</t>
   </si>
   <si>
-    <t>Захід не виконано, оскільки закон, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято. 
-[...2 lines deleted...]
-  <si>
     <t>1.5.3.1.6</t>
   </si>
   <si>
     <t>Удосконалення Єдиного державного реєстру звітності політичних партій про майно, доходи, витрати і зобов’язання фінансового характеру, яке дає можливість подання фінансових звітів в електронній формі політичним партіям, суб’єктам виборчого процесу, суб’єктам референдумів</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010) та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t xml:space="preserve">портал політичних фінансів введено в промислову експлуатацію </t>
   </si>
   <si>
-    <t>За інформацією Департаменту формування доброчесності політичних фінансів апарату Національного агентства з питань запобігання корупції, удосконалено Єдиний державний реєстр звітності політичних партій про майно, доходи, витрати і зобов’язання фінансового характеру, яке дає можливість подання фінансових звітів в електронній формі політичним партіям та окремим суб’єктам виборчого процесу.
-[...1 lines deleted...]
-Враховуючи зазначене вище, зокрема, що Єдиний державний реєстр звітності політичних партій введено у промислову експлуатацію та забезпечено можливість електронного подання звітів політичними партіями, але функціонал подання звітності суб’єктами референдумів не реалізовано у зв’язку з відсутністю законодавчого регулювання, можемо вважати захід виконаним частково.</t>
+    <t>За інформацією Департаменту формування доброчесності політичних фінансів апарату Національного агентства з питань запобігання корупції, удосконалено Єдиний державний реєстр звітності політичних партій про майно, доходи, витрати і зобов’язання фінансового характеру, що забезпечує можливість подання фінансових звітів в електронній формі політичним партіям та окремим суб’єктам виборчого процесу.
+Проте через відсутність законодавчого регулювання подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді удосконалений Реєстр на сьогодні не забезпечує можливості подання фінансових звітів в електронній формі суб’єктам референдумів.
+З огляду на викладене, зокрема те, що Єдиний державний реєстр звітності політичних партій введено у промислову експлуатацію та забезпечено можливість електронного подання звітів політичними партіями, але функціонал подання звітності суб’єктами референдумів не реалізовано у зв’язку з відсутністю законодавчого регулювання, можемо вважати захід виконаним частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>1.5.3.1.7</t>
   </si>
   <si>
     <t>Розроблення та впровадження  автоматизованої інформаційно-аналітичної системи, призначеної для забезпечення автоматизації виборчих процедур у Центральній виборчій комісії та виборчих комісіях нижчого рівня під час проведення виборів</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t xml:space="preserve">запроваджена автоматизована інформаційно-аналітична система  </t>
   </si>
   <si>
-    <t>Центральна виборча комісія (далі - ЦВК) повідомила, що протягом звітного періоду здійснювалось опрацювання питання технічних вимог до створення компоненту Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (далі - ЄІАС ЦВК) у встановленому законодавством порядку.
-[...3 lines deleted...]
-Також ЦВК було надіслано Міністерству юстиції України пропозиції щодо потреб та можливих напрямів взаємодії з проектами міжнародної технічної допомоги, які є нагальними на цьому етапі для реалізації заходів Дорожньої карти з питань функціонування демократичних інституцій, схваленої розпорядженням Кабінету Міністрів України від 14 травня 2025 року № 475-р, за блоком ІІ "Виборчий процес" (лист від 19 вересня 2025 року № 21-20/1-2658).
+    <t>Центральна виборча комісія (далі - ЦВК) повідомила, що протягом звітного періоду здійснювалося опрацювання питання технічних вимог до створення компоненту Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (далі - ЄІАС ЦВК) у встановленому законодавством порядку.
+Впродовж 2023 – 2025 років видатки на забезпечення створення зазначеної інформаційно-аналітичної системи, а також створення та впровадження окремих її компонентів за бюджетною програмою 6731010 «Керівництво та управління у сфері проведення виборів та референдумів» ЦВК не виділялися.
+З метою забезпечення фінансування витрат на створення компонентів ЄІАС ЦВК у 2026 році ЦВК подала бюджетний запит, згідно з яким розрахункова потреба у видатках за бюджетною програмою 6731010 «Керівництво та управління у сфері проведення виборів та референдумів» на створення зазначеної системи становить 88 038,8 тис. грн.
+Разом із тим, Законом України «Про Державний бюджет України на 2026 рік» для ЦВК не передбачено капітальні видатки на зазначені цілі у 2026 році.
+Також ЦВК було надіслано Міністерству юстиції України пропозиції щодо потреб та можливих напрямів взаємодії з проектами міжнародної технічної допомоги, які є нагальними на цьому етапі для реалізації заходів Дорожньої карти з питань функціонування демократичних інституцій, схваленої розпорядженням Кабінету Міністрів України від 14 травня 2025 року № 475-р, за блоком ІІ «Виборчий процес» (лист від 19 вересня 2025 року № 21-20/1-2658).
 Крім цього, постановою Центральної виборчої комісії від 20 лютого 2026 року № 14 затверджено Архітектурні принципи Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії та внесено зміни до Концепції створення Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії, схваленої постановою Центральної виборчої комісії від 29 жовтня 2021 року № 447.
-27 лютого 2026 року затверджено Технічні вимоги до створення Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (І етап) (далі – ЄІАС ЦВК (І етап). Під час реалізації першого етапу передбачено створення, зокрема автоматизованих інформаційно-комунікаційних систем з організації підготовки і проведення загальнодержавних виборів, управління доступом та інформаційної безпеки; автоматизованих інформаційних систем "Учасники виборчих процесів та процесів референдуму", "Електронні сервіси", взаємодії із зовнішніми інформаційними системами та ресурсами, як перший етап створення ЄІАС ЦВК загалом.
-[...1 lines deleted...]
-Також Комісією та Міжнародним інститутом демократії та сприяння виборам (International IDEA) 09 березня 2026 року підписано Протокол про порозуміння і співпрацю в рамках проєкту  "U-VOTE – Українці голосують: Організація надійних виборів", яким визначено, зокрема завдання щодо посилення інформаційно-комунікаційних систем Комісії в частині надання підтримки в поетапному створенні ЄІАС ЦВК шляхом закупівлі відповідного програмного забезпечення.
+27 лютого 2026 року затверджено Технічні вимоги до створення Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (І етап) (далі – ЄІАС ЦВК (І етап)). Під час реалізації першого етапу передбачено створення, зокрема, автоматизованих інформаційно-комунікаційних систем з організації підготовки і проведення загальнодержавних виборів, управління доступом та інформаційної безпеки; автоматизованих інформаційних систем «Учасники виборчих процесів та процесів референдуму», «Електронні сервіси», взаємодії із зовнішніми інформаційними системами та ресурсами, як перший етап створення ЄІАС ЦВК загалом.
+З метою пошуку джерел фінансування створення ЄІАС ЦВК (І етап), Комісія  листом від 27 лютого 2026 року № 21-26-682, звернулася до Міжнародного інституту демократії та сприяння виборам (International IDEA) щодо розгляду можливості надання підтримки в закупівлі послуг з розроблення та впровадження ЄІАС ЦВК (І етап).
+Також Комісією та Міжнародним інститутом демократії та сприяння виборам (International IDEA) 09 березня 2026 року підписано Протокол про порозуміння і співпрацю в рамках проєкту «U-VOTE – Українці голосують: Організація надійних виборів», яким визначено, зокрема, завдання щодо посилення інформаційно-комунікаційних систем Комісії в частині надання підтримки в поетапному створенні ЄІАС ЦВК.
 Враховуючи зазначене вище, а також зважаючи на те, що дата завершення строку виконання заходу вже настала, проте показник виконання заходу не досягнуто, вважаємо, що захід не є виконаним.</t>
   </si>
   <si>
     <t>1.5.3.2</t>
   </si>
   <si>
     <t>Запроваджено автоматичний режим проведення перевірок звітів політичних партій шляхом інтеграції з іншими інформаційно-телекомунікаційними і довідковими системами, реєстрами, базами даних</t>
   </si>
   <si>
     <t>1.5.3.2.1</t>
   </si>
   <si>
     <t>Розроблення проектів спільних актів Національного агентства та інших державних органів, які є держателями інформаційно-комунікаційних та довідкових систем, реєстрів, баз даних, якими регламентовано порядок, обсяги та способи обміну інформацією ІТ-системи Національного агентства з іншими електронними та довідковими системами, реєстрами, базами даних</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>проекти спільних актів розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>НАЗК та МВС України спільно затвердили Наказ № 86/23/305 від 12.04.2023. Також НАЗК та МФ України спільно затвердили Наказ № 121/23/289 від 05.06.2023. Крім того, НАЗК розроблено проект «Порядку контролю виборчих фондів на виборах народних депутатів України», який затверджено ЦВК та НБУ 20.10.2023.</t>
   </si>
   <si>
     <t>Виконано</t>
@@ -407,51 +403,51 @@
   </si>
   <si>
     <t>державний бюджет та/або у кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>закон підписано Президентом України</t>
   </si>
   <si>
     <t>Питаннями розробки проекту закону про внесення змін до Виборчого кодексу України опікувалась парламентська робоча група, створена Комітетом Верховної Ради України з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування. 
 За результатами діяльності такої робочої групи народними депутатами України 05.08.2024 було зареєстровано у Верховній Раді України проект Закону України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення правил фінансування виборчих кампаній та здійснення контролю виборчих фондів" (реєстр. № 11462).
 При цьому, Національне агентство висловило позицію, що в цілому підтримує запропонований законопроект задля продовження реформування сфери фінансування політичних партій та виборчих кампаній (лист № 50-02/62814-24 від 29.08.2024).
 З огляду на обсяг вжитих дій та водночас у зв’язку недосягненням показника (індикатора) виконання (закон не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>1.5.3.5.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено, що функція контролю (аналізу) фінансових звітів учасників референдумів повністю переходить до Національного агентства</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>На виконання відповідного заходу Національне агентство розробило законопроект.  
 29.04.2025 було проведено його громадське обговорення.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням результатів обговорення та підготовка його до надсилання заінтересованим органам на погодження.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням результатів обговорення та підготовка його до надсилання заінтересованим органам на погодження.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -1149,463 +1145,463 @@
         <v>53</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>54</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="G8" s="2" t="s">
+      <c r="H8" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="2" t="s">
+      <c r="N8" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="N8" s="2" t="s">
+      <c r="O8" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="O8" s="2" t="s">
+      <c r="P8" s="2" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G9" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="G9" s="2" t="s">
+      <c r="H9" s="2" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M9" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="N9" s="2" t="s">
+      <c r="O9" s="2" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="P9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E10" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="E10" s="3" t="s">
+      <c r="F10" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="F10" s="3" t="s">
+      <c r="G10" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="G10" s="3" t="s">
+      <c r="H10" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="3" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>38</v>
       </c>
       <c r="N10" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O10" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="O10" s="3" t="s">
+      <c r="P10" s="3" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E11" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="E11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G11" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="G11" s="3" t="s">
+      <c r="H11" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="H11" s="3" t="s">
+      <c r="I11" s="3" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="3" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="N11" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="O11" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="O11" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="E12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="G12" s="3" t="s">
+      <c r="H12" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="H12" s="3" t="s">
+      <c r="I12" s="3" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="3"/>
       <c r="L12" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="N12" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="O12" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="O12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E13" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="E13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="G13" s="3" t="s">
+      <c r="H13" s="3" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>56</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="N13" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="O13" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="O13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="3" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="F14" s="2" t="s">
+      <c r="G14" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="G14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" s="2" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="2"/>
       <c r="L14" s="2" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="O14" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="O14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q14" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E15" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G15" s="2" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N15" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="O15" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="P15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q15"/>
   <mergeCells>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:C9"/>
     <mergeCell ref="D3:D9"/>
     <mergeCell ref="E3:E9"/>
     <mergeCell ref="Q3:Q9"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="B10:B13"/>
     <mergeCell ref="C10:C13"/>
     <mergeCell ref="D10:D13"/>
     <mergeCell ref="E10:E13"/>
     <mergeCell ref="Q10:Q13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:B15"/>