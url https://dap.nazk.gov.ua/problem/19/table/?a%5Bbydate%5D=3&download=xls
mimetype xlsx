--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -1,43 +1,341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Заходи" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$6</definedName>
+  </definedNames>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+  <si>
+    <t>№ Напрямку</t>
+  </si>
+  <si>
+    <t>Напрямок</t>
+  </si>
+  <si>
+    <t>Проблема</t>
+  </si>
+  <si>
+    <t>№ ОСР</t>
+  </si>
+  <si>
+    <t>Назва ОСР</t>
+  </si>
+  <si>
+    <t>№ Заходу</t>
+  </si>
+  <si>
+    <t>Назва заходу</t>
+  </si>
+  <si>
+    <t>Дата початку</t>
+  </si>
+  <si>
+    <t>Дата завершення</t>
+  </si>
+  <si>
+    <t>Головний виконавець</t>
+  </si>
+  <si>
+    <t>Співвиконавці</t>
+  </si>
+  <si>
+    <t>Джерела фінансування</t>
+  </si>
+  <si>
+    <t>Обсяги фінансування, тис.грн.</t>
+  </si>
+  <si>
+    <t>Показник (індикатор) виконання</t>
+  </si>
+  <si>
+    <t>Стан виконання</t>
+  </si>
+  <si>
+    <t>Статус виконання</t>
+  </si>
+  <si>
+    <t>Оцінка досягнення ОСР</t>
+  </si>
+  <si>
+    <t>1.6</t>
+  </si>
+  <si>
+    <t>Захист викривачів корупції</t>
+  </si>
+  <si>
+    <t>1.6.1 Відсутність поваги до викривачів корупції у суспільстві, а також відсутність у осіб, які хочуть повідомити про корупцію, необхідних знань щодо правових гарантій захисту їх порушених прав</t>
+  </si>
+  <si>
+    <t>1.6.1.1</t>
+  </si>
+  <si>
+    <t>За допомогою просвітницьких заходів сформовано повагу до викривачів як відповідальних громадян</t>
+  </si>
+  <si>
+    <t>1.6.1.1.1</t>
+  </si>
+  <si>
+    <t>Здійснення заходів, які будуть передбачені Стратегією комунікацій у сфері запобігання та протидії корупції</t>
+  </si>
+  <si>
+    <t>01.12.2023</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>Національне агентство з питань запобігання корупції</t>
+  </si>
+  <si>
+    <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
+  </si>
+  <si>
+    <t>заходи, передбачені Стратегією, виконуються</t>
+  </si>
+  <si>
+    <t>Протягом 2023, 2024 та 2025 років виконавцем здійснювалися заходи, передбачені Стратегією комунікацій у сфері запобігання та протидії корупції.
+Зокрема, було організовано та забезпечено комунікаційний супровід Форуму "Єдиний портал повідомлень викривачів – цифровий інструмент для впровадження інституту викривачів в Україні»", який відбувся в Національному агентстві з питань запобігання корупції (далі – НАЗК) 7 грудня 2023 р.
+У 2024 році було розроблено медіа-план і розпочато комунікацію. Прокомуніковано матеріали, які популяризують інститут викривання. Здійснено наступну комунікацію:
+- Розвиток інституту викривання: як законодавчо врегулювати статус викривача у кримінальному процесі?;
+- Викривання корупції: НАЗК закликає організації підключатися до Порталу повідомлень викривачів та нагадує про відповідальність за недотримання цього обов’язку.
+Протягом I кварталу 2025 року для формування поваги до викривачів проведено низку заходів та здійснено комунікацію на ресурсах НАЗК, органів-партнерів та медіа.
+У січні презентовано щорічне соціологічне дослідження, окремий блок якого присвячений питанню викривання корупції. Зокрема, за його даними, бізнес проявив рекордну активність у повідомленні про корупцію у 2024 році, громадяни також стали активніше повідомляти про корупцію (дослідження «Корупція в Україні 2024: розуміння, сприйняття, поширеність»).
+Створені комунікаційною командою НАЗК матеріали поширені органами державної влади та місцевого самоврядування (понад 70 публікацій на офіційних ресурсах), а також в медіа. Загальне охоплення - понад 5 млн контактів.
+Тема викривання також широко обговорювалася під час регіональних поїздок до Тернополя, Кропивницького та Запоріжжя. На зустрічах з місцевою владою, депутатами місцевих рад, активістами та медіа поширено друковані матеріали (приклад додається). Тема викривання і поваги до викривачів висвітлена в радіо- та телеефірах за участі представників НАЗК, а також в інтерв'ю і коментарях онлайн-медіа.
+У II кварталі 2025 року провело комунікацію на ресурсах НАЗК, органів державної влади та місцевого самоврядування. Зокрема, створено та оприлюднено на ресурсах НАЗК 10 інформаційних матеріалів, які були широко підхоплені в медіа та на сайтах/сторінках ресурсах органів виконавчої влади та ОМС.
+Так протягом III кварталу 2025 року комунікація НАЗК була сфокусована на формуванні поваги, підтримки та розвитку інституту викривачів корупції. Для цього проведено інформаційну кампанію на власних ресурсах та ресурсах інших органів влади, включаючи понад десять інформаційних матеріалів.
+Матеріали охоплювали роз’яснення ключових аспектів цього інституту, зокрема, інформування про те, як стати викривачем та хто може ним бути у специфічних сферах, як-от публічні закупівлі та природоохоронна сфера.
+Значна увага приділялася правовому захисту та винагородам, які є стимулами для ефективного викривання корупції, а також трансформації ставлення до викривачів в Україні та ЄС. Крім того, НАЗК активно інформувало про конкретні законодавчі ініціативи, зокрема щодо підтримки КМУ законопроєкту про захист викривачів в армії. Також поінформовано про результати роботи за два роки з часу запуску Єдиного порталу повідомлень викривачів, який забезпечує безпечне та конфіденційне інформування про корупцію.
+Протягом IV кварталу 2025 року у співпраці ACREC та Національним університетом “Києво-Могилянська академія” за підтримки Європейського Союзу та Міжнародного фонду "Відродження" проведено 5-ту щорічну конференцію “Викривачі корупції в Україні: успіхи та виклики”, яка стала майданчиком для обговорення системних проблем і подальших напрямів розвитку інституту викривання. Участь у конференції взяли близько 100 представників органів державної влади, адвокатської спільноти, міжнародних і громадських організацій й медіа. Захід був широко висвітлений в медіа. За результатами конференції також вийшов сюжет на телеканалі Інтер. 
+З метою популяризації теми викривання для іноземної аудиторії опубліковано авторську колонку Анни Новосьолової на Kyivindependent “Ukraine wants whistleblowers. How is it strengthening their protection?”.
+Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним повністю.</t>
+  </si>
+  <si>
+    <t>Виконано</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+  <si>
+    <t>1.6.1.4</t>
+  </si>
+  <si>
+    <t>Переслідування та дискримінація викривачів на робочому місці чи порушення їх інших прав є винятком, а не нормою</t>
+  </si>
+  <si>
+    <t>1.6.1.4.1</t>
+  </si>
+  <si>
+    <t>Проведення аналітичного дослідження, до предмета якого належить вивчення міжнародного досвіду та практики національного правозастосування щодо взаємозалежності рівня переслідування викривачів та відповідальності керівників (роботодавців) за порушення прав викривача та формування рекомендацій з мінімізації впливу виявлених причин</t>
+  </si>
+  <si>
+    <t>01.01.2025</t>
+  </si>
+  <si>
+    <t>31.03.2025</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>аналітичне дослідження проведено та підготовлено звіт за його результатами</t>
+  </si>
+  <si>
+    <t>Національним агентством з питань запобігання корупції проведено аналітичне дослідження, до предмета якого належить вивчення міжнародного досвіду та практики національного правозастосування щодо взаємозалежності рівня переслідування викривачів та відповідальності керівників (роботодавців) за порушення прав викривача та формування рекомендацій з мінімізації впливу виявлених причин. 
+Доступ до зазначеного аналітичного дослідження буде наданий після його публікації у строки, визначені заходом 1.6.1.4.2 Державної антикорупційної програми.</t>
+  </si>
+  <si>
+    <t>1.6.1.4.2</t>
+  </si>
+  <si>
+    <t>Проведення презентації звіту за результатами аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1, та його експертного обговорення</t>
+  </si>
+  <si>
+    <t>01.04.2025</t>
+  </si>
+  <si>
+    <t>31.05.2025</t>
+  </si>
+  <si>
+    <t>державний бюджет</t>
+  </si>
+  <si>
+    <t>експертне обговорення проведено та оприлюднено його результати</t>
+  </si>
+  <si>
+    <t>16.05.2025 на офіційному вебсайті Національного агентства з питань запобігання корупції (далі – НАЗК) був опублікований звіт за результатами аналітичного дослідження, проведеного на виконання заходу 1.6.1.4.1 додатку 2 до ДАП.
+26.06.2025 на офіційному веб-сайті НАЗК були представлені «Рекомендації щодо посилення відповідальності роботодавців за порушення прав викривачів», який презентовано/розміщено на Базі знань НАЗК.
+За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило.
+Водночас, захід 1.6.1.4.2 передбачає проведення презентації такого звіту, його експертне обговорення та оприлюднення результатів такого обговорення.
+Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід не виконано.</t>
+  </si>
+  <si>
+    <t>Не виконано</t>
+  </si>
+  <si>
+    <t>1.6.1.4.3</t>
+  </si>
+  <si>
+    <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1, та його експертного обговорення</t>
+  </si>
+  <si>
+    <t>01.06.2025</t>
+  </si>
+  <si>
+    <t>проект закону подано до Верховної Ради України</t>
+  </si>
+  <si>
+    <t>Станом на 31.03.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
+З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="4">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3F8"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="4">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -289,50 +587,390 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr filterMode="1">
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q6"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="60" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="22" customWidth="true" style="0"/>
+    <col min="13" max="13" width="20" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="60" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q3" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="O4" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q4" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="P5" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q6" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:Q6"/>
+  <mergeCells>
+    <mergeCell ref="A3:A3"/>
+    <mergeCell ref="B3:B3"/>
+    <mergeCell ref="C3:C3"/>
+    <mergeCell ref="D3:D3"/>
+    <mergeCell ref="E3:E3"/>
+    <mergeCell ref="Q3:Q3"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:C6"/>
+    <mergeCell ref="D4:D6"/>
+    <mergeCell ref="E4:E6"/>
+    <mergeCell ref="Q4:Q6"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>