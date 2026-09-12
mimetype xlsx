--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -198,51 +198,51 @@
     <t>експертне обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>16.05.2025 на офіційному вебсайті Національного агентства з питань запобігання корупції (далі – НАЗК) був опублікований звіт за результатами аналітичного дослідження, проведеного на виконання заходу 1.6.1.4.1 додатку 2 до ДАП.
 26.06.2025 на офіційному веб-сайті НАЗК були представлені «Рекомендації щодо посилення відповідальності роботодавців за порушення прав викривачів», який презентовано/розміщено на Базі знань НАЗК.
 За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило.
 Водночас, захід 1.6.1.4.2 передбачає проведення презентації такого звіту, його експертне обговорення та оприлюднення результатів такого обговорення.
 Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.6.1.4.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1, та його експертного обговорення</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Станом на 31.03.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
+    <t>Станом на 30.06.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>