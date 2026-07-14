--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -135,51 +135,51 @@
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.6.2.1.2</t>
   </si>
   <si>
     <t>Підключення до Єдиного порталу повідомлень викривачів державних органів, органів місцевого самоврядування, юридичних осіб публічного права в порядку, затвердженому Національним агентством</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>більше 50 відсотків органів підключено до Єдиного порталу повідомлень викривачів</t>
   </si>
   <si>
-    <t>Станом на 31.12.2025 забезпечено підключення до Єдиного порталу повідомлень викривачів (орієнтовно) 11 210 організацій, що становить 12,1% від приблизної кількості (десь 93 тис організацій) необхідно підключених організації.
+    <t>Станом на кінець звітного періоду забезпечено підключення до Єдиного порталу повідомлень викривачів (орієнтовно) 11 538 організацій, що становить 12,41% від приблизної кількості (десь 93 тис організацій) необхідно підключених організації.
 Робота щодо підключення організацій до Порталу триває.
 Підключення організацій відбувається відповідно до положень розділу VI Порядку ведення Єдиного порталу повідомлень викривачів, затвердженого Наказом Національного агентства з питань запобігання корупції від 03.01.2023 № 1/23, зареєстрованого в Міністерстві юстиції України 05.01.2023 за № 22/39078 (із змінами).
 Відповідно до ч. 1 ст. 53-1 Закону України «Про запобігання корупції» умови для повідомлення інформації про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень цього Закону мають забезпечити усі без виключення державні органи, органи влади Автономної Республіки Крим, органи місцевого самоврядування, юридичні особи публічного права та юридичні особи, зазначені в. ч. 2 ст. 62 цього Закону, які зокрема зобов’язані забезпечити функціонування внутрішніх каналів повідомлення про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень цього Закону, у тому числі шляхом підключення до Єдиного порталу повідомлень викривачів.
 Слід врахувати, що згідно з ч. 2 ст. 62 Закону, вимоги цієї статті поширюються на юридичні особи, а саме:
 1) державні, комунальні підприємства, господарські товариства (у яких державна або комунальна частка перевищує 50 відсотків), де середньооблікова чисельність працюючих за звітний (фінансовий) рік перевищує п’ятдесят осіб, а обсяг валового доходу від реалізації продукції (робіт, послуг) за цей період перевищує сімдесят мільйонів гривень;
 2) юридичні особи, які є учасниками процедури закупівлі відповідно до Закону України «Про публічні закупівлі», якщо вартість закупівлі товару (товарів), послуги (послуг), робіт дорівнює або перевищує 20 мільйонів гривень.
 Враховуючи зазначене, перелік таких юридичних осіб не є сталим, в наслідок чого не може вичерпним.
 Крім того, слід зазначити, що наразі також відсутній єдиний облік державних та комунальних підприємств, установ та організацій, що утворені та перебувають у сфері управління державних органів та органів місцевого самоврядування.
 За попередніми орієнтовними підрахунками, станом на 2020 рік, організацій, які мають бути підключені до Порталу повідомлень викривачів налічувалося приблизно 93 тис., водночас єдиного переліку таких організацій не існує.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>1.6.2.1.3</t>
   </si>
   <si>
     <t>Розроблення необхідних навчальних, методичних матеріалів та проведення тренінгів для працівників уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції щодо ефективної організації роботи з Єдиним порталом повідомлень викривачів</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>тренінги проведено</t>
   </si>
@@ -321,53 +321,54 @@
   </si>
   <si>
     <t>Здійснюється розробка законопроекту на основі відповідної концепції законопроекту.   
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.6.2.3.2</t>
   </si>
   <si>
     <t>Моніторинг створення в усіх органах, які провадять оперативно-розшукову, контррозвідувальну та розвідувальну діяльність, діяльність у сфері оборони країни, внутрішніх каналів для захищеного (зокрема анонімного) подання повідомлень про корупцію</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>моніторинг проведено</t>
   </si>
   <si>
     <t>За інформацією, наданою Національним агентством з питань запобігання корупції, наразі в законодавстві України встановлено, що внутрішнім каналом повідомлення про корупцію є Єдиний портал повідомлень викривачів. Окремих каналів, для повідомлення інформації з обмеженим доступом, законодавством не передбачено. Водночас, всі органи (визначені ст. 5 Закону України “Про оперативно-розшукову діяльність”), підключені до Порталу, чим забезпечено виконання вимог Закону України “Про запобігання корупції”.
-Виконання даного заходу ДАП, заплановано після виконання  заходу 1.6.2.3.1 додатка 2 до ДАП, яким передбачено розроблення проекту закону, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни.
-[...1 lines deleted...]
-Враховуючи зазначене вище, а також зважаючи на те, що дата завершення строку виконання заходу вже настала, констатуємо, що захід не є виконаним.</t>
+Водночас, НАЗК постійно наголошує на дотриманні вимог ч. 4 ст. 53-2 Закону України “Про запобігання корупції”.
+Виконання даного заходу ДАП, заплановано після виконання п. 1.6.2.3.1 ДАП, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни (підпункт 1.6.2.3.1 додатка 2 до ДАП), яка направлена до відповідального підрозділу службовою запискою №220-04/4493-25 від 13.05.2025.
+У зв'язку з тим, що наразі будь-яких змін в діючі норми законодавства не внесено, виконати вказаний захід чи розпочати його виконання у першочергово передбаченій формі не є можливим, так, як він прямо пов'язаний з виконанням заходу 1.6.2.3.1 додатка 2 до ДАП.
+Враховуючи зазначене вище, вважаємо, що захід не є виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>