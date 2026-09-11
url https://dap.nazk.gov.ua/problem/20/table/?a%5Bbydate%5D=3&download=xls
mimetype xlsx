--- v1 (2026-07-14)
+++ v2 (2026-09-11)
@@ -135,60 +135,60 @@
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.6.2.1.2</t>
   </si>
   <si>
     <t>Підключення до Єдиного порталу повідомлень викривачів державних органів, органів місцевого самоврядування, юридичних осіб публічного права в порядку, затвердженому Національним агентством</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>більше 50 відсотків органів підключено до Єдиного порталу повідомлень викривачів</t>
   </si>
   <si>
-    <t>Станом на кінець звітного періоду забезпечено підключення до Єдиного порталу повідомлень викривачів (орієнтовно) 11 538 організацій, що становить 12,41% від приблизної кількості (десь 93 тис організацій) необхідно підключених організації.
+    <t>Станом на кінець звітного періоду забезпечено підключення до Єдиного порталу повідомлень викривачів (орієнтовно) 11 848 організацій, що становить 12,74 % від приблизної кількості (десь 93 тисяч організацій) необхідно підключених організації.
 Робота щодо підключення організацій до Порталу триває.
 Підключення організацій відбувається відповідно до положень розділу VI Порядку ведення Єдиного порталу повідомлень викривачів, затвердженого Наказом Національного агентства з питань запобігання корупції від 03.01.2023 № 1/23, зареєстрованого в Міністерстві юстиції України 05.01.2023 за № 22/39078 (із змінами).
 Відповідно до ч. 1 ст. 53-1 Закону України «Про запобігання корупції» умови для повідомлення інформації про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень цього Закону мають забезпечити усі без виключення державні органи, органи влади Автономної Республіки Крим, органи місцевого самоврядування, юридичні особи публічного права та юридичні особи, зазначені в. ч. 2 ст. 62 цього Закону, які зокрема зобов’язані забезпечити функціонування внутрішніх каналів повідомлення про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень цього Закону, у тому числі шляхом підключення до Єдиного порталу повідомлень викривачів.
 Слід врахувати, що згідно з ч. 2 ст. 62 Закону, вимоги цієї статті поширюються на юридичні особи, а саме:
 1) державні, комунальні підприємства, господарські товариства (у яких державна або комунальна частка перевищує 50 відсотків), де середньооблікова чисельність працюючих за звітний (фінансовий) рік перевищує п’ятдесят осіб, а обсяг валового доходу від реалізації продукції (робіт, послуг) за цей період перевищує сімдесят мільйонів гривень;
 2) юридичні особи, які є учасниками процедури закупівлі відповідно до Закону України «Про публічні закупівлі», якщо вартість закупівлі товару (товарів), послуги (послуг), робіт дорівнює або перевищує 20 мільйонів гривень.
-Враховуючи зазначене, перелік таких юридичних осіб не є сталим, в наслідок чого не може вичерпним.
+Враховуючи зазначене, перелік таких юридичних осіб не є сталим, у наслідок чого не може вичерпним.
 Крім того, слід зазначити, що наразі також відсутній єдиний облік державних та комунальних підприємств, установ та організацій, що утворені та перебувають у сфері управління державних органів та органів місцевого самоврядування.
-За попередніми орієнтовними підрахунками, станом на 2020 рік, організацій, які мають бути підключені до Порталу повідомлень викривачів налічувалося приблизно 93 тис., водночас єдиного переліку таких організацій не існує.</t>
+За попередніми орієнтовними підрахунками, станом на 2020 рік, організацій, які мають бути підключені до Порталу повідомлень викривачів налічувалося приблизно 93 тисяч, водночас єдиного переліку таких організацій не існує.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>1.6.2.1.3</t>
   </si>
   <si>
     <t>Розроблення необхідних навчальних, методичних матеріалів та проведення тренінгів для працівників уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції щодо ефективної організації роботи з Єдиним порталом повідомлень викривачів</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>тренінги проведено</t>
   </si>
   <si>
     <t>З метою виконання заходу та для підвищення обізнаності уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції щодо ефективної організації роботи з Єдиним порталом повідомлень викривачів Національне агентство з питань запобігання корупції (далі – НАЗК) розробило та запустило навчальний онлайн курс «Робота з Єдиним порталом повідомлень викривачів». Курс базується на практичних аспектах роботи в Порталі, містить конспекти та можливість застосувати набуті знання на спеціальному симуляторі.
 Окрім цього НАЗК актуалізовано інструкцію для підключення до Єдиного порталу повідомлень викривачів.
 У 2024 році НАЗК було проведено практичні тренінги для уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції (зокрема для Національної поліції України, Головного сервісного центру МВС України).</t>
   </si>
   <si>
     <t>1.6.2.1.4</t>
   </si>
   <si>
@@ -320,53 +320,53 @@
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Здійснюється розробка законопроекту на основі відповідної концепції законопроекту.   
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.6.2.3.2</t>
   </si>
   <si>
     <t>Моніторинг створення в усіх органах, які провадять оперативно-розшукову, контррозвідувальну та розвідувальну діяльність, діяльність у сфері оборони країни, внутрішніх каналів для захищеного (зокрема анонімного) подання повідомлень про корупцію</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>моніторинг проведено</t>
   </si>
   <si>
-    <t>За інформацією, наданою Національним агентством з питань запобігання корупції, наразі в законодавстві України встановлено, що внутрішнім каналом повідомлення про корупцію є Єдиний портал повідомлень викривачів. Окремих каналів, для повідомлення інформації з обмеженим доступом, законодавством не передбачено. Водночас, всі органи (визначені ст. 5 Закону України “Про оперативно-розшукову діяльність”), підключені до Порталу, чим забезпечено виконання вимог Закону України “Про запобігання корупції”.
-[...1 lines deleted...]
-Виконання даного заходу ДАП, заплановано після виконання п. 1.6.2.3.1 ДАП, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни (підпункт 1.6.2.3.1 додатка 2 до ДАП), яка направлена до відповідального підрозділу службовою запискою №220-04/4493-25 від 13.05.2025.
+    <t>За інформацією, наданою Національним агентством з питань запобігання корупції, наразі в законодавстві України встановлено, що внутрішнім каналом повідомлення про корупцію є Єдиний портал повідомлень викривачів. Окремих каналів, для повідомлення інформації з обмеженим доступом, законодавством не передбачено. Водночас, всі органи (визначені ст. 5 Закону України «Про оперативно-розшукову діяльність»), підключені до Порталу, чим забезпечено виконання вимог Закону України «Про запобігання корупції».
+Водночас, НАЗК постійно наголошує на дотриманні вимог ч. 4 ст. 53-2 Закону України «Про запобігання корупції».
+Виконання даного заходу ДАП, заплановано після виконання п. 1.6.2.3.1 додатка 2 до ДАП, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни, яка направлена до відповідального підрозділу службовою запискою № 220-04/4493-25 від 13.05.2025.
 У зв'язку з тим, що наразі будь-яких змін в діючі норми законодавства не внесено, виконати вказаний захід чи розпочати його виконання у першочергово передбаченій формі не є можливим, так, як він прямо пов'язаний з виконанням заходу 1.6.2.3.1 додатка 2 до ДАП.
 Враховуючи зазначене вище, вважаємо, що захід не є виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>