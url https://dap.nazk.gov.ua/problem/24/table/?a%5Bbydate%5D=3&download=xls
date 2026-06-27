--- v0 (2026-05-07)
+++ v1 (2026-06-27)
@@ -113,51 +113,51 @@
 3) визначено порядок участі Громадської ради доброчесності у розгляді дисциплінарних скарг, зокрема тих, що стосуються допущення суддею недоброчесної поведінки, допущення суддею поведінки, що порочить звання судді або підриває авторитет правосуддя, використання статусу судді з метою незаконного отримання ним або третіми особами матеріальних благ або іншої вигоди, декларування завідомо недостовірних (у тому числі неповних) тверджень у декларації доброчесності судді</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Вища рада правосуддя</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Здійснюється підготовка зазначеного законопроекту. 
+    <t>Здійснюється підготовка зазначеного законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.3.2</t>
   </si>
   <si>
     <t>Уточнено перелік та підстави для притягнення до дисциплінарної відповідальності судді та її види у спосіб, що дає можливість суддям прогнозувати свою поведінку, зокрема більш чітко визначено ознаки дисциплінарних правопорушень, які порочать звання судді або підривають авторитет правосуддя, а також вдосконалено та спрощено механізми дисциплінарного розслідування та розгляду дисциплінарних справ</t>
   </si>
   <si>
     <t>2.1.3.2.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким уточнено перелік підстав для притягнення судді до дисциплінарної відповідальності з дотриманням принципу правової визначеності та відповідно до рекомендацій GRECO</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.01.2025</t>
@@ -188,51 +188,51 @@
     <t>Виконано</t>
   </si>
   <si>
     <t>2.1.3.2.3</t>
   </si>
   <si>
     <t>Проведення обговорення висновків та рекомендацій, наведених в аналітичному звіті, зазначеного у підпункті 2.1.3.2.2, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>обговорення висновків та рекомендацій, наведених в аналітичному звіті, проведено за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>У ІІІ та IV кварталі 2025 року Міністерство юстиції України повідомило: 
 "Листом Міністерства юстиції України від 25.04.2025 № 59412/11.7/33-25 на виконання пунктів 2.1.2.3.5 та 2.1.3.2.3 ДАП аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів та аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок було надіслано для опрацювання та висловлення позицій стосовно висновків та рекомендацій, зазначених у вказаних аналітичних звітах, Вищій раді правосуддя, Верховному Суду, Вищій кваліфікаційній комісії суддів України, Раді суддів України, Асоціації правників України, ГО «Центр політико-правих реформ», Національній асоціації адвокатів України, Головному офісу Консультативної місії Європейського Союзу в Україні (EUAM Ukraine), проєкту ЄС «Право-Justice».
 За результатами розгляду вказаних аналітичних звітів надійшли листи:
 - Вищої ради правосуддя від 22.05.2025 № 10580/0/9-25 із пропозиціями в частині аналітичного звіту про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів;
 - Вищої кваліфікаційної комісії суддів України від 23.05.2025 № 21-4280/25, в якому повідомлено про затвердження рішенням ВККСУ від 30.04.2025 № 96/зп-25 методичних вказівки з оцінювання практичного завдання, виконаного під час кваліфікаційного іспиту кандидатами на посади суддів місцевого суду та суддями, які мають намір бути переведеними до іншого місцевого суду, а також повідомлено про налагодження співпраці з ГРД;
 - Верховного Суду від 12.06.2025 № 11а/0/2-25 без пропозицій".
 Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме організацію обговорення аналітичного звіту (наприклад, проведення офлайн чи онлайн зустрічі з метою обговорення). Для забезпечення повного виконання заходу необхідним є проведення саме обговорення аналітичного звіту. 
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом жовтня - грудня 2025 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за IV квартал 2025 року вимушені констатувати, що захід виконано частково.</t>
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом січня - березня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.1.3.3</t>
   </si>
   <si>
     <t>Дисциплінарна практика щодо суддів є послідовною, передбачуваною, сталою та відкритою; усі рішення дисциплінарного органу своєчасно оприлюднюються; дисциплінарний розгляд справ щодо суддів, за загальним правилом, є відкритим і транслюється в режимі реального часу</t>
   </si>
   <si>
     <t>2.1.3.3.1</t>
   </si>
   <si>
     <t xml:space="preserve"> Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) визначено, що засідання Дисциплінарних палат Вищої ради правосуддя є відкритими із забезпеченням відеотрансляції в режимі реального часу;
 2) встановлено, що засідання Вищої ради правосуддя із розгляду скарг на рішення Дисциплінарних палат за результатами розгляду дисциплінарних проваджень щодо судді є відкритими із забезпеченням відеотрансляції в режимі реального часу;
 3) визначено вичерпний перелік підстав для проведення закритого розгляду на засіданні Дисциплінарних палат Вищої ради правосуддя без забезпечення відеотрансляції в режимі реального часу;
 4) встановлено вичерпний перелік підстав для проведення закритого розгляду на засіданні Вищої ради правосуддя із розгляду скарг на рішення Дисциплінарних палат за результатами розгляду дисциплінарних проваджень щодо судді без забезпечення відеотрансляції в режимі реального часу;
 5) визначено, що проведення закритого розгляду на засіданні Дисциплінарних палат Вищої ради правосуддя без забезпечення відеотрансляції в режимі реального часу є можливим лише за вмотивованого рішення Дисциплінарних палат Вищої ради правосуддя з обґрунтуванням наявності відповідних підстав, визначених законом;
 6) встановлено, що проведення закритого розгляду на засіданні Вищої ради правосуддя із розгляду скарг на рішення Дисциплінарних палат Вищої ради правосуддя без забезпечення відеотрансляції в режимі реального часу є можливим лише за вмотивованого рішення Вищої ради правосуддя з обґрунтуванням наявності відповідних підстав, визначених законом;
 7) визначено чіткі строки для кожного етапу дисциплінарного провадження, які унеможливлять безпідставне затягування розгляду дисциплінарних скарг;
 8) передбачено відкрите та поіменне голосування членами Дисциплінарних палат Вищої ради правосуддя та Вищої ради правосуддя щодо рішень у дисциплінарних справах
 </t>
   </si>
@@ -303,103 +303,103 @@
   <si>
     <t>обговорення підготовлених узагальнень дисциплінарної практики проведено за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>За інформацією, наданою Вищою радою правосуддя, 4 жовтня 2024 року проведено обговорення узагальнень практики у дисциплінарних провадженнях щодо суддів за 2023 рік за участю членів Вищої ради правосуддя, секретаря Великої Палати Верховного Суду, Уповноваженого у справах Європейського суду з прав людини, представників Ради суддів України, Вищої кваліфікаційної комісії суддів України, Національної школи суддів України, Проекту ЄС «ПРАВО – JUSTICE», Програми USAID «Справедливість для всіх», Проекту РЄ «Підтримка судової влади України в умовах війни та післявоєнного періоду», громадської організації «Лабораторія законодавчих ініціатив», Громадської ради доброчесності, всеукраїнського об’єднання «Автомайдан».
 За інформацією, наданою головним виконавцем, 25 грудня 2025 року Вищою радою правосуддя проведено обговорення узагальнень практики у дисциплінарних провадженнях щодо суддів за 2024 рік. В обговоренні взяли участь члени Вищої ради правосуддя, дисциплінарні інспектори ВРП, судді Верховного Суду, члени Вищої кваліфікаційної комісії суддів України, Ради суддів України, представники Міністерства юстиції України, Національної школи суддів України, представники секретаріату ВРП, наукової спільноти, громадських організацій. 
 З огляду на зазначене, констатуємо, що захід виконано повністю.</t>
   </si>
   <si>
     <t>2.1.3.4</t>
   </si>
   <si>
     <t>Удосконалено підстави та механізми завершення дисциплінарного провадження, зокрема запроваджено механізм завершення розгляду дисциплінарної справи щодо судді у разі подання ним заяви про відставку після відкриття дисциплінарної справи щодо нього</t>
   </si>
   <si>
     <t>2.1.3.4.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) передбачено заборону на звільнення судді з посади за його заявою про відставку до завершення дисциплінарних проваджень щодо судді;
 2) визначено підстави для припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді;
 3) встановлено порядок розгляду питання про припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді
 </t>
   </si>
   <si>
-    <t>Міністерство юстиції України повідомило: "Стосовно врегулювання на законодавчому рівні питання заборони на звільнення судді з посади за його заявою про відставку до завершення дисциплінарних проваджень щодо судді інформуємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023), яким пропонується закріпити, що заява про відставку судді не розглядається, у разі якщо щодо такого судді здійснюється дисциплінарне провадження, наслідком якого може бути звільнення судді з посади з підстав, передбачених Конституцією України. Щодо питання припинення відставки судді та порядку розгляду такого питання зазначаємо, що у положеннях проблеми 2.1.3. підпункту 2.1. пункту 2 Державної антикорупційної програми на 2023–2025 роки не повністю висвітлена проблематика порушеного питання, що потребувало для підготовки відповідного законопроєкту більш детального аналізу діючих норм законодавства та вивчення відповідного міжнародного досвіду у сфері судоустрою та статусу суддів.  Міністерством юстиції України в межах правового моніторингу проаналізовано питання стосовно функціонування інституту відставки судді, за результатами якого наразі здійснюється підготовка відповідних пропозицій стосовно доцільності внесення змін до законодавства".
-[...3 lines deleted...]
-З огляду на сплив строків виконання заходу та відсутність інформації про розроблення законопроекту, що забезпечував би реалізацію відповідного заходу, у межах щоквартального моніторингу стану виконання заходів за 4 квартал 2025 року вимушені констатувати, що захід не виконано.</t>
+    <t>Міністерство юстиції України повідомило: "Стосовно врегулювання на законодавчому рівні питання заборони на звільнення судді з посади за його заявою про відставку до завершення дисциплінарних проваджень щодо судді інформуємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023), яким пропонується закріпити, що заява про відставку судді не розглядається, у разі якщо щодо такого судді здійснюється дисциплінарне провадження, наслідком якого може бути звільнення судді з посади з підстав, передбачених Конституцією України. Щодо питання припинення відставки судді та порядку розгляду такого питання зазначаємо, що у положеннях проблеми 2.1.3. підпункту 2.1. пункту 2 Державної антикорупційної програми на 2023–2025 роки не повністю висвітлена проблематика порушеного питання, що потребувало для підготовки відповідного законопроєкту більш детального аналізу діючих норм законодавства та вивчення відповідного міжнародного досвіду у сфері судоустрою та статусу суддів. Міністерством юстиції України в межах правового моніторингу проаналізовано питання стосовно функціонування інституту відставки судді, за результатами якого наразі здійснюється підготовка відповідних пропозицій стосовно доцільності внесення змін до законодавства. Напрацьовані пропозиції та результати обговорення будуть опрацьовані під час підготовки проєкту закону №9343 до другого читання".
+Проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023, внесений народними депутатами України) не забезпечить реалізацію заходу 2.1.3.4.1, у разі його прийняття Верховною Радою України з огляду на таке.
+1) Захід 2.1.3.4.1 передбачає розроблення та подання Міністерством юстиції України до КМУ проєкту закону, що передбачав би заборону на звільнення судді з посади за його заявою про відставку до завершення будь-яких дисциплінарних проваджень щодо судді. Водночас у законопроєкті № 9343, на який у своєму повідомленні посилається Міністерство юстиції України, пропонується запровадити обов'язок ВРП не розглядати заяви про відставку судді під час здійснення дисциплінарного провадження щодо судді, наслідком якого може бути звільнення судді з посади з підстав, визначених пунктами 2, 3, 6 частини шостої статті 126 Конституції України. Йдеться про обмежений перелік дисциплінарних проваджень, які порушені у зв'язку з вчиненням суддею істотного дисциплінарного проступку, грубого чи систематичного нехтування обов’язками, що є несумісним зі статусом судді або виявило його невідповідність займаній посаді; порушенням суддею обов’язку підтвердити законність джерела походження майна та порушенням суддею вимог щодо несумісності. Водночас дисциплінарні провадження, порушені з інших підстав, визначених у ч. 1 ст. 106 Закону України "Про судоустрій і статус суддів", залишаються поза увагою.
+2) У законопроєкті № 9343 відсутні положення, які б корелювались із реалізацією підпунктів 2-3 заходу 2.1.3.4.1. Відповідний законопроєкт не визначає підстав для припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді та, відповідно, не пропонує встановити порядок розгляду питання про припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді.
+З огляду на сплив строків виконання заходу та відсутність інформації про розроблення законопроєкту, що забезпечував би реалізацію відповідного заходу, у межах щоквартального моніторингу стану виконання заходів за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.3.5</t>
   </si>
   <si>
     <t>Запроваджено ефективний механізм перевірки законності походження майна судді; судді, які порушили обов’язок щодо підтвердження законності джерела походження майна, звільнені згідно із статтею 126 Конституції України</t>
   </si>
   <si>
     <t>2.1.3.5.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) запроваджено окрему процедуру перевірки законності джерел походження майна судді (поза межами дисциплінарного провадження), яку здійснює Національне агентство;
 2) встановлено окремий порядок розгляду Вищою радою правосуддя подань про звільнення судді на підставі порушення обов’язку підтвердити законність джерела походження майна;
 3) встановлено окремий порядок оскарження суддею або заявником (скаржником) рішень, дій чи бездіяльності у процедурах перевірки законності походження майна судді та звільнення судді на підставі порушення обов’язку підтвердити законність джерела походження майна
 </t>
   </si>
   <si>
     <t>2.1.3.6</t>
   </si>
   <si>
     <t>Механізми кримінального переслідування не використовуються для здійснення тиску на суддів; запроваджено інститут кримінальної відповідальності суддів за свавільне зловживання своїми повноваженнями</t>
   </si>
   <si>
     <t>2.1.3.6.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) встановлено кримінальну відповідальність за зловживання суддями своїми повноваженнями, з дотриманням принципу юридичної визначеності та урахуванням правової позиції, висловленої в Рішенні Конституційного Суду України від 11 червня 2020 р. № 7-р/2020;
 2) визначено особливості відкриття кримінального провадження та здійснення досудового розслідування кримінальних проваджень щодо зловживання суддями своїми повноваженнями, які унеможливлюють використання таких проваджень для здійснення тиску на суддів
 </t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора,
 Національне антикорупційне бюро</t>
   </si>
   <si>
-    <t>На виконання заходу Національним агентством розроблено відповідний проект Закону України.   
+    <t>На виконання заходу Національним агентством розроблено відповідний проект Закону України.    
 20.10.2023 було проведено громадське обговорення, за результатами якого законопроект доопрацьовано.
 31.10.2023 Національне агентство надіслало законопроект на погодження до Міністерства економіки України, Міністерства фінансів України, Міністерства цифрової трансформації України, Національного антикорупційного бюро України (лист № 10-03/24802-23) та на висловлення позиції до Верховного Суду, Вищої ради правосуддя, Державного бюро розслідувань, Офісу Генерального прокурора, Спеціалізованої антикорупційної прокуратури (лист № 10-03/24801-23).
 Законопроект було доопрацьовано за результатами отриманих пропозицій від заінтересованих органів та направлено на повторне погодження до заінтересованих органів. 
-Станом на 31.12.2025 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
+Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>