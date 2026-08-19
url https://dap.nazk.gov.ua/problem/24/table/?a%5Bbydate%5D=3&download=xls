--- v1 (2026-06-27)
+++ v2 (2026-08-19)
@@ -181,58 +181,55 @@
     <t>аналітичний звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством юстиції України, аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів розроблено та оприлюднено на веб-сайті Мін'юсту за посиланням https://minjust.gov.ua/files/general/2025/04/22/20250422164842-31.pdf. Зазначене посилання на аналітичний звіт є активним, з огляду на це, у межах щоквартального моніторингу стану виконання заходів за ІІ квартал 2025 року, констатуємо, що захід виконано.
 Водночас зауважуємо, що зазначений аналітичний звіт не вдається знайти шляхом здійснення різного типу запитів у пошукових системах чи дослідження вкладок на веб-сайті Міністерства юстиції України. З огляду на це, Національне агентство долучає до додатків до заходу посилання, надане головним виконавцем разом з повідомленням про виконання заходу, та рекомендує вдосконалити доступ до зазначеного аналітичного звіту на веб-сайті Мін'юсту з метою полегшення доступу читачів до нього.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>2.1.3.2.3</t>
   </si>
   <si>
     <t>Проведення обговорення висновків та рекомендацій, наведених в аналітичному звіті, зазначеного у підпункті 2.1.3.2.2, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>обговорення висновків та рекомендацій, наведених в аналітичному звіті, проведено за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
-    <t>У ІІІ та IV кварталі 2025 року Міністерство юстиції України повідомило: 
-[...6 lines deleted...]
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом січня - березня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+    <t>У ІІ кварталі 2026 року Міністерство юстиції України повідомило: 
+"Обговорення проведно в письмовому форматі. Листом Міністерства юстиції України від 25.04.2025 № 59412/11.7/33-25 на виконання пунктів 2.1.2.3.5 та 2.1.3.2.3 ДАП аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів та аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок було надіслано Вищій раді правосуддя, Верховному Суду, Вищій кваліфікаційній комісії суддів України, Раді суддів України, Асоціації правників України, ГО «Центр політико-правих реформ», Національній асоціації адвокатів України, Головному офісу Консультативної місії Європейського Союзу в Україні (EUAM Ukraine), проєкту ЄС «Право-Justice».
+ ВРП у листі від 22.05.2025 № 87754-17-25 зазначило про відсутність пропозицій та зауважень щодо висновків і рекомендацій, викладених в Аналітичному звіті про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок. ВККС у листі від 26.05.2025 № 89169-22-25 проінформувало, що 03.04.3035 затверджено методичні вказівки з оцінювання практичного завдання, а також налагоджено взаємодію з Громадською радою доброчесності. зауваження та пропозиції до звітів відсутні. ВС у листі від 12.06.2025 № 100248-22-25 повідомив, що зауважень та/або пропозицій до вказаних аналітичних звітів немає".
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме організацію обговорення аналітичного звіту (наприклад, проведення у форматі офлайн чи онлайн зустрічі з метою обговорення висновків, наведених у звіті). Для забезпечення повного виконання заходу необхідним є проведення публічної дискусії щодо висновків, наведених в аналітичному звіті.
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом квітня - червня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.1.3.3</t>
   </si>
   <si>
     <t>Дисциплінарна практика щодо суддів є послідовною, передбачуваною, сталою та відкритою; усі рішення дисциплінарного органу своєчасно оприлюднюються; дисциплінарний розгляд справ щодо суддів, за загальним правилом, є відкритим і транслюється в режимі реального часу</t>
   </si>
   <si>
     <t>2.1.3.3.1</t>
   </si>
   <si>
     <t xml:space="preserve"> Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) визначено, що засідання Дисциплінарних палат Вищої ради правосуддя є відкритими із забезпеченням відеотрансляції в режимі реального часу;
 2) встановлено, що засідання Вищої ради правосуддя із розгляду скарг на рішення Дисциплінарних палат за результатами розгляду дисциплінарних проваджень щодо судді є відкритими із забезпеченням відеотрансляції в режимі реального часу;
 3) визначено вичерпний перелік підстав для проведення закритого розгляду на засіданні Дисциплінарних палат Вищої ради правосуддя без забезпечення відеотрансляції в режимі реального часу;
 4) встановлено вичерпний перелік підстав для проведення закритого розгляду на засіданні Вищої ради правосуддя із розгляду скарг на рішення Дисциплінарних палат за результатами розгляду дисциплінарних проваджень щодо судді без забезпечення відеотрансляції в режимі реального часу;
 5) визначено, що проведення закритого розгляду на засіданні Дисциплінарних палат Вищої ради правосуддя без забезпечення відеотрансляції в режимі реального часу є можливим лише за вмотивованого рішення Дисциплінарних палат Вищої ради правосуддя з обґрунтуванням наявності відповідних підстав, визначених законом;
 6) встановлено, що проведення закритого розгляду на засіданні Вищої ради правосуддя із розгляду скарг на рішення Дисциплінарних палат Вищої ради правосуддя без забезпечення відеотрансляції в режимі реального часу є можливим лише за вмотивованого рішення Вищої ради правосуддя з обґрунтуванням наявності відповідних підстав, визначених законом;
 7) визначено чіткі строки для кожного етапу дисциплінарного провадження, які унеможливлять безпідставне затягування розгляду дисциплінарних скарг;
 8) передбачено відкрите та поіменне голосування членами Дисциплінарних палат Вищої ради правосуддя та Вищої ради правосуддя щодо рішень у дисциплінарних справах
 </t>
   </si>
@@ -307,99 +304,99 @@
     <t>За інформацією, наданою Вищою радою правосуддя, 4 жовтня 2024 року проведено обговорення узагальнень практики у дисциплінарних провадженнях щодо суддів за 2023 рік за участю членів Вищої ради правосуддя, секретаря Великої Палати Верховного Суду, Уповноваженого у справах Європейського суду з прав людини, представників Ради суддів України, Вищої кваліфікаційної комісії суддів України, Національної школи суддів України, Проекту ЄС «ПРАВО – JUSTICE», Програми USAID «Справедливість для всіх», Проекту РЄ «Підтримка судової влади України в умовах війни та післявоєнного періоду», громадської організації «Лабораторія законодавчих ініціатив», Громадської ради доброчесності, всеукраїнського об’єднання «Автомайдан».
 За інформацією, наданою головним виконавцем, 25 грудня 2025 року Вищою радою правосуддя проведено обговорення узагальнень практики у дисциплінарних провадженнях щодо суддів за 2024 рік. В обговоренні взяли участь члени Вищої ради правосуддя, дисциплінарні інспектори ВРП, судді Верховного Суду, члени Вищої кваліфікаційної комісії суддів України, Ради суддів України, представники Міністерства юстиції України, Національної школи суддів України, представники секретаріату ВРП, наукової спільноти, громадських організацій. 
 З огляду на зазначене, констатуємо, що захід виконано повністю.</t>
   </si>
   <si>
     <t>2.1.3.4</t>
   </si>
   <si>
     <t>Удосконалено підстави та механізми завершення дисциплінарного провадження, зокрема запроваджено механізм завершення розгляду дисциплінарної справи щодо судді у разі подання ним заяви про відставку після відкриття дисциплінарної справи щодо нього</t>
   </si>
   <si>
     <t>2.1.3.4.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) передбачено заборону на звільнення судді з посади за його заявою про відставку до завершення дисциплінарних проваджень щодо судді;
 2) визначено підстави для припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді;
 3) встановлено порядок розгляду питання про припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді
 </t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило: "Стосовно врегулювання на законодавчому рівні питання заборони на звільнення судді з посади за його заявою про відставку до завершення дисциплінарних проваджень щодо судді інформуємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023), яким пропонується закріпити, що заява про відставку судді не розглядається, у разі якщо щодо такого судді здійснюється дисциплінарне провадження, наслідком якого може бути звільнення судді з посади з підстав, передбачених Конституцією України. Щодо питання припинення відставки судді та порядку розгляду такого питання зазначаємо, що у положеннях проблеми 2.1.3. підпункту 2.1. пункту 2 Державної антикорупційної програми на 2023–2025 роки не повністю висвітлена проблематика порушеного питання, що потребувало для підготовки відповідного законопроєкту більш детального аналізу діючих норм законодавства та вивчення відповідного міжнародного досвіду у сфері судоустрою та статусу суддів. Міністерством юстиції України в межах правового моніторингу проаналізовано питання стосовно функціонування інституту відставки судді, за результатами якого наразі здійснюється підготовка відповідних пропозицій стосовно доцільності внесення змін до законодавства. Напрацьовані пропозиції та результати обговорення будуть опрацьовані під час підготовки проєкту закону №9343 до другого читання".
 Проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023, внесений народними депутатами України) не забезпечить реалізацію заходу 2.1.3.4.1, у разі його прийняття Верховною Радою України з огляду на таке.
 1) Захід 2.1.3.4.1 передбачає розроблення та подання Міністерством юстиції України до КМУ проєкту закону, що передбачав би заборону на звільнення судді з посади за його заявою про відставку до завершення будь-яких дисциплінарних проваджень щодо судді. Водночас у законопроєкті № 9343, на який у своєму повідомленні посилається Міністерство юстиції України, пропонується запровадити обов'язок ВРП не розглядати заяви про відставку судді під час здійснення дисциплінарного провадження щодо судді, наслідком якого може бути звільнення судді з посади з підстав, визначених пунктами 2, 3, 6 частини шостої статті 126 Конституції України. Йдеться про обмежений перелік дисциплінарних проваджень, які порушені у зв'язку з вчиненням суддею істотного дисциплінарного проступку, грубого чи систематичного нехтування обов’язками, що є несумісним зі статусом судді або виявило його невідповідність займаній посаді; порушенням суддею обов’язку підтвердити законність джерела походження майна та порушенням суддею вимог щодо несумісності. Водночас дисциплінарні провадження, порушені з інших підстав, визначених у ч. 1 ст. 106 Закону України "Про судоустрій і статус суддів", залишаються поза увагою.
 2) У законопроєкті № 9343 відсутні положення, які б корелювались із реалізацією підпунктів 2-3 заходу 2.1.3.4.1. Відповідний законопроєкт не визначає підстав для припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді та, відповідно, не пропонує встановити порядок розгляду питання про припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді.
-З огляду на сплив строків виконання заходу та відсутність інформації про розроблення законопроєкту, що забезпечував би реалізацію відповідного заходу, у межах щоквартального моніторингу стану виконання заходів за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на сплив строків виконання заходу та відсутність інформації про розроблення законопроєкту, що забезпечував би реалізацію відповідного заходу, у межах щоквартального моніторингу стану виконання заходів за 2 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.3.5</t>
   </si>
   <si>
     <t>Запроваджено ефективний механізм перевірки законності походження майна судді; судді, які порушили обов’язок щодо підтвердження законності джерела походження майна, звільнені згідно із статтею 126 Конституції України</t>
   </si>
   <si>
     <t>2.1.3.5.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) запроваджено окрему процедуру перевірки законності джерел походження майна судді (поза межами дисциплінарного провадження), яку здійснює Національне агентство;
 2) встановлено окремий порядок розгляду Вищою радою правосуддя подань про звільнення судді на підставі порушення обов’язку підтвердити законність джерела походження майна;
 3) встановлено окремий порядок оскарження суддею або заявником (скаржником) рішень, дій чи бездіяльності у процедурах перевірки законності походження майна судді та звільнення судді на підставі порушення обов’язку підтвердити законність джерела походження майна
 </t>
   </si>
   <si>
     <t>2.1.3.6</t>
   </si>
   <si>
     <t>Механізми кримінального переслідування не використовуються для здійснення тиску на суддів; запроваджено інститут кримінальної відповідальності суддів за свавільне зловживання своїми повноваженнями</t>
   </si>
   <si>
     <t>2.1.3.6.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) встановлено кримінальну відповідальність за зловживання суддями своїми повноваженнями, з дотриманням принципу юридичної визначеності та урахуванням правової позиції, висловленої в Рішенні Конституційного Суду України від 11 червня 2020 р. № 7-р/2020;
 2) визначено особливості відкриття кримінального провадження та здійснення досудового розслідування кримінальних проваджень щодо зловживання суддями своїми повноваженнями, які унеможливлюють використання таких проваджень для здійснення тиску на суддів
 </t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора,
 Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>На виконання заходу Національним агентством розроблено відповідний проект Закону України.    
 20.10.2023 було проведено громадське обговорення, за результатами якого законопроект доопрацьовано.
 31.10.2023 Національне агентство надіслало законопроект на погодження до Міністерства економіки України, Міністерства фінансів України, Міністерства цифрової трансформації України, Національного антикорупційного бюро України (лист № 10-03/24802-23) та на висловлення позиції до Верховного Суду, Вищої ради правосуддя, Державного бюро розслідувань, Офісу Генерального прокурора, Спеціалізованої антикорупційної прокуратури (лист № 10-03/24801-23).
 Законопроект було доопрацьовано за результатами отриманих пропозицій від заінтересованих органів та направлено на повторне погодження до заінтересованих органів. 
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>