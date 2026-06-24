--- v0 (2026-05-07)
+++ v1 (2026-06-24)
@@ -106,82 +106,82 @@
   <si>
     <t>2.1.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Підготовка та оприлюднення аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t xml:space="preserve">аналітичний звіт оприлюднено </t>
   </si>
   <si>
-    <t>Національне агентство підготувало проект аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 31.12.2025 проект відповідного аналітичного звіту доопрацьовується. 
+    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 31.03.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичний звіт станом на момент звітування не фіналізовано та не забезпечено його оприлюднення, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.4.1.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким удосконалено порядок обрання суддів на адміністративні посади та звільнення з цих посад з метою унеможливлення обіймання адміністративної посади в суді однією і тією самою особою протягом тривалого часу відповідно до рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.1.4.1.1</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 31.12.2025 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки.
+    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 31.03.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>2.1.4.2</t>
   </si>
   <si>
     <t>Забезпечено здійснення електронного судочинства, зокрема шляхом запровадження можливості розгляду он-лайн певних категорій справ незалежно від місцезнаходження сторін і суду, що, зокрема, сприяє рівномірному розподілу справ між судами і суддями</t>
   </si>
   <si>
     <t>2.1.4.2.1</t>
   </si>
   <si>
     <t>Підготовка та оприлюднення аналітичного звіту з рекомендаціями щодо визначення категорій справ, які можуть розглядатись он-лайн незалежно від місцезнаходження сторін і суду</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>Міністерство цифрової трансформації України</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
@@ -205,324 +205,325 @@
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.03.2024</t>
   </si>
   <si>
     <t>обговорення висновків та рекомендацій, наведених в аналітичному звіті, проведено за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило, що підготовлено аналіз стосовно визначення категорій справ, які можуть розглядатись он-лайн незалежно від місцезнаходження сторін і суду у межах проведення моніторингу впровадження та аналізу ефективності прийнятих нормативно-правових актів. Результати аналізу включено у "Моніторинговий звіт 2023", що оприлюднений на офіційному веб-сайті Міністерства юстиції України (розділ І, проблема 1 блоку "Судоустрій та судочинство").
 Висновки та рекомендації стосовно визначення категорій справ, які можуть розглядатись он-лайн незалежно від місцезнаходження сторін і суду були обговорені під час презентації моніторингового звіту 04.03.2024 за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти.</t>
   </si>
   <si>
     <t>2.1.4.2.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ відповідно до рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.1.4.2.1</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством юстиції України у 3 кварталі 2024 року, було розроблено законопроект, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ. Листом від 18.09.2024 законопроект надіслано до ДСА України для отримання позиції щодо можливості реалізації його положень. 
-У 4 кварталі 2024 року Міністерство юстиції України повідомило, що проект Закону листом від 08.11.2024 № 155229/11.2.2/22-24 надіслано на погодження до Мінекономіки, Мінфіну, Мінцифри, Верховного Суду, ВРП, ДСА України. Листом ДСА України від 16.10.2024  № 15-20339/24 висловлено позицію щодо можливості реалізації положень законопроекту.
+    <t>За інформацією, наданою Міністерством юстиції України у 3 кварталі 2024 року, було розроблено законопроєкт, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ. Листом від 18.09.2024 законопроєкт надіслано до ДСА України для отримання позиції щодо можливості реалізації його положень. 
+У 4 кварталі 2024 року Міністерство юстиції України повідомило, що проєкт Закону листом від 08.11.2024 № 155229/11.2.2/22-24 надіслано на погодження до Мінекономіки, Мінфіну, Мінцифри, Верховного Суду, ВРП, ДСА України. Листом ДСА України від 16.10.2024  № 15-20339/24 висловлено позицію щодо можливості реалізації положень законопроєкту.
 У 2 кварталі 2025 року Міністерство юстиції України повідомило, що станом на 14.07.2025 очікувалось погодження Верховного Суду.
-У 3 та 4 кварталі 2025 року головний виконавець заходу повідомив, що 15.09.2025 проведено міжнародний захід за участю ЄБРР та представників органів державної влади щодо “гнучкої юрисдикції” розгляду справ (де було представлено проект закону до обговорення та звіт ЄБРР з експертизою вказаного проекту). 
-З огляду на сплив строків виконання заходу, а також на те, що законопроект наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 4 квартал 2025 року вимушені констатувати, що захід виконано частково.</t>
+У 3 та 4 кварталі 2025 року головний виконавець заходу повідомив, що 15.09.2025 проведено міжнародний захід за участю ЄБРР та представників органів державної влади щодо “гнучкої юрисдикції” розгляду справ (де було представлено проєкт закону до обговорення та звіт ЄБРР з експертизою вказаного проєкту). 
+У 1 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Наразі статистичні дані узгоджуються з ДСА та в робочому порядку. 
+З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.1.4.2.4</t>
   </si>
   <si>
     <t>Проведення аудиту поточного стану інформаційних технологій в судах, а також оцінка їх відповідності поточним завданням судочинства. У результаті аудиту повинна бути визначена оцінка поточних рішень відповідно до найкращої міжнародної практики та економічної ефективності діючої інфраструктури, а також надані рекомендації щодо подальшого розвитку та трансформації архітектури ІТ-систем судової влади</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Державна судова адміністрація України</t>
   </si>
   <si>
     <t>аудит поточного стану інформаційних технологій в судах проведено</t>
   </si>
   <si>
-    <t>Державна судова адміністрація України повідомила, що за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
+    <t>За інформацією, наданою ДСа України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
 В березні поточного року нову Концепцію Єдиної судової інформаційно-комунікаційної системи, як галузеву програму інформатизації ДСА України на 2025-2028 роки, погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде.
 З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування.
-Водночас з огляду на те, що у межах щоквартального моніторингу за 4 квартал 2025 року не було надано інформації щодо конкретних дій, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
+Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо конкретних дій, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.2.5</t>
   </si>
   <si>
     <t>Оцінка незалежною експертною організацією результатів використання коштів для створення та вдосконалення сервісів та модулів Єдиної судової інформаційно-телекомунікаційної системи</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>оцінку проведено</t>
   </si>
   <si>
-    <t>З огляду на те, що відомостей щодо кроків, здійснених з метою виконання заходу не було надано, у межах щоквартального моніторингу стану виконання ДАП за 4 кварталі 2025 року вимушені констатувати, що захід не виконано.</t>
+    <t>З огляду на те, що відомостей щодо кроків, здійснених з метою виконання заходу не було надано, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.6</t>
   </si>
   <si>
     <t>Розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи (подальшого вдосконалення сервісів і модулів)</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Вища рада правосуддя</t>
   </si>
   <si>
     <t>функціональні вимоги для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи затверджено</t>
   </si>
   <si>
     <t>У межах 3 та 4 кварталу 2025 року Державна судова адміністрація України повідомила:
 "В березні поточного року нову Концепцію Єдиної судової інформаційно-комунікаційної системи, як галузеву програму інформатизації ДСА України на 2025-2028 роки, погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде.
 З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування".
-Також у 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 
-№ PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".  Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга- розробка технічного завдання та базового фунціоналу системи. Друга черга- розробка інших компонентів описаних технічних вимогах. Третя черга-впровадження в усіх судах.
+У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".  Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
 ДСА України вживаються відповідні заходи для проведення процедур закупівлі на розроблення до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування".
-З огляду на зазначене вище та враховуючи, що наразі не розроблено функціональні вимоги для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів за 4 квартал 2025 року вимушені констатувати, що захід не виконано.</t>
+З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі не розроблено функціональні вимоги для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.7</t>
   </si>
   <si>
     <t>Розроблення програмного забезпечення та запровадження технічного устаткування, необхідних для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи, за участю визначених за результатами конкурентних та прозорих публічних закупівель постачальників / виконавців (у тому числі щодо розширення функціоналу Єдиної судової інформаційно-телекомунікаційної системи з урахуванням положень процесуального законодавства та щодо забезпечення судів засобами інформатизації (серверним, мережевим та комп’ютерним обладнанням, зокрема сканерами)</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>програмне забезпечення розроблено, технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи запроваджено</t>
   </si>
   <si>
-    <t>За інформацією, наданою Державною судовою адміністрацією України, стан виконання цього заходу можливо розділити на дві складові:
+    <t>За інформацією, наданою Державною судовою адміністрацією України у попередніх кварталах, стан виконання цього заходу можливо розділити на дві складові:
 а) запровадження технічного устаткування;
 б) розроблення програмного забезпечення.
 1. Щодо першої складової
 У 4 кварталі 2024 року ДСА повідомила, що відповідно до інформації, отриманої від розпорядників бюджетних коштів нижчого рівня, протягом 2024 року судами та ТУ ДСА України в областях та місті Києві придбано за рахунок поточних видатків 2 783  одиниці засобів інформатизації: 
 - 378 персональних комп’ютерів;
 - 465 одиниць оргтехніки (принтер, багатофункціональний пристрій, сканер);
 - 349 одиниць мережевого обладнання (маршрутизатори, комутатори, тощо);
 - 1591 одиниця комунікаційного обладнання (серверна шафа, джерела безперебійного живлення до персональних комп’ютерів, кабельрости тощо).
 Окрім цього, за рахунок збільшення асигнувань за спеціальним фондом державного бюджету за КПКВК 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за рахунок понадпланових надходжень зі сплати судового збору розпорядниками бюджетних коштів нижчого рівня придбано 5 652 одиниці обладнання, а саме:  
 - 160 серверів;
 - 645 одиниць обладнання для здійснення аудіо-, відеофіксації судового засідання та відеоконференції (ВКЗ);
 - 2 058 персональних комп’ютерів (моноблоків);
 - 2 306 багатофункціональних пристроїв (БФП);
 - 400 сканерів.
 2. Щодо другої складової
 У 4 кварталі 2024 року ДСА повідомила, що за рахунок міжнародної технічної допомоги Програмою USAID «Справедливість для всіх» укладено договір з ТОВ «СІВІТТА УКРАЇНА» на виконання робіт, що передбачає проведення функціонального аудиту Єдиної судової інформаційно-телекомунікаційної системи. За результатами планується підготовка оновленої концепції та технічного завдання на побудову нової ЄСІТС. Такі заходи планувалось завершити до кінця 2024 року,  водночас інформації щодо результатів здійснення таких заходів не було надано.
 У 1 кварталі 2025 року ДСА повідомила, що ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
 Стосовно другої складової: розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534. У 2 та 3  кварталі 2025 року головний виконавець надав ту саму інформацію щодо стану виконання заходу.
 У 4 кварталі 2025 року головним виконавцем повідомлено, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
 Додатково проінформовано, що ДСА України також отримано пропозицію від ГО "Лабораторія законодавчих ініціатив" щодо фінансування ЄСІКС. ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
 З огляду на те, що програмне забезпечення не було розроблено, а технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи не було запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.8</t>
   </si>
   <si>
     <t>Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів)</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>Державна судова адміністрація України,
 Рада суддів України</t>
   </si>
   <si>
     <t>Положення, що визначає порядок функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі, набрало чинності</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила: "Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) можливе лише після затвердження функціональних і технічних вимог щодо цих систем. 
 Галузевою програмою інформатизації ДСА України на 2026-2029 роки визначені наступні підсистеми/компоненти: "Електронний документообіг суду", "Єдиний державний реєстр судових рішень, "Електронна взаємодія», "Суддівське досьє, "Аналітика та звітність, конструктор відкритих даних", "Відеоконференцзв’язок", "Веб портал та Електронний кабінет", "Електронний архів", "Єдиний державний реєстр виконавчих документів", "Управління персоналом та фінансово-господарською діяльністю".
 Наразі ДСА України розроблені технічні вимоги до наступних підсистем: "Єдиний державний реєстр судових рішень"; "Єдиний державний реєстр виконавчих документів"; "Суддівське досьє"; "Управління персоналом та фінансово-господарською діяльністю" (ЕКР) (1-й етап), "Електронна взаємодія". Ці технічні вимоги направлені на погодження до Вищої ради правосуддя, де створено робочу групу для їх опрацювання. 2.10.2025 робоча група повідомила про завершення та результат їх опрацювання. Після остаточного затвердження цих вимог планується розробка та затвердження відповідного положення. ДСА проінформувала про те, що робота над ним уже ведеться".
-У 4 кварталі 2025 року головний виконавець повідомив, що Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) не розроблено і не затверджено.
+У 4 кварталі 2025 року головний виконавець повідомив, що Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) не розроблено і не затверджено. 
+У 1 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.3</t>
   </si>
   <si>
     <t>Розширено сферу застосування альтернативних способів вирішення спорів та досудового врегулювання спорів</t>
   </si>
   <si>
     <t>2.1.4.3.2</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту Закону України “Про внесення змін до деяких законодавчих актів України щодо вдосконалення діяльності арбітражів” (реєстраційний номер 5347 від 8 квітня 2021 р.) у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето)</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>закон підписано Президентом України</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило: "17.07.2025 законопроєкт відкликано у зв'язку з відставкою Уряду. При цьому повідомляємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про міжнародний комерційний арбітраж» щодо розширення компетенції міжнародного арбітражу» (реєстр. № 12141 від 21.10.2024) (далі - Закон № 12141), який 30.04.2025 прийнято у першому читанні за основу. Рішенням Комітету Верховної Ради України з питань правової політики від 28.08.2025 вказаний законопроєкт реєстр. № 12141 рекомендовано Верховній Раді України прийняти його в другому читанні та в цілому. Міністерство юстиції України підтримує проєкт Закону № 12141 , оскільки його положення частково охоплюють питання, передбачені проєктом Закону № 5347, зокрема в частині запровадження можливості розгляду арбітражем інвестиційних спорів. Інші положення проєкту Закону № 5347, зокрема, щодо встановлення порядку державної реєстрації постійно діючих арбітражних установ втратили свою актуальність, у зв'язку з чим проєкт Закону № 5347 не вносився на розгляд Верховної Ради України повторно".
 З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4</t>
   </si>
   <si>
     <t>Удосконалено систему виконання судових рішень</t>
   </si>
   <si>
     <t>2.1.4.4.1</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту Закону України “Про примусове виконання рішень” (реєстраційний номер 5660 від 14 червня 2021 р.) у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето)</t>
   </si>
   <si>
-    <t>За інформацією Міністерства юстиції України проект Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проекту Закону. Станом на 13.01.2025 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
+    <t>За інформацією Міністерства юстиції України проєкт Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проєкту Закону. Станом на 13.04.2026 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4.2</t>
   </si>
   <si>
     <t>Забезпечення підключення банків за допомогою автоматизованої системи виконавчого провадження до інформаційної взаємодії для забезпечення автоматизованого арешту коштів на рахунках боржників</t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>протягом шести місяців з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>ДП «Національні інформаційні системи»</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Національний банк України</t>
   </si>
   <si>
     <t>100 відсотків банків підключено до інформаційної взаємодії за допомогою автоматизованої системи виконавчого провадження з метою забезпечення автоматизованого арешту коштів на рахунках боржників</t>
   </si>
   <si>
     <t>За інформацією ДП "Національні інформаційні системи" нормами Порядку автоматизованого арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг з обслуговування рахунків, затвердженого наказом Міністерства юстиції України від 16.04.2019 № 1203/5 та зареєстрованого в Міністерстві юстиції України 16 квітня 2019 року за № 399/33370 передбачено, що в рамках інформаційної взаємодії між державними / приватними виконавцями та надавачами платіжних послуг можуть здійснюватися такі процедури:
 1) прийняття до виконання надавачами платіжних послуг запитів органів державної виконавчої служби / приватних виконавців на отримання інформації стосовно наявності та стану рахунків боржника;
 2) прийняття до виконання надавачами платіжних послуг постанов виконавця про арешт / зняття з арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг у формі електронного документа;
 3) взаємодія виконавців з надавачами платіжних послуг під час визначення поточного рахунку боржника - фізичної особи в банку для здійснення видаткових операцій, а також при припиненні дії такої постанови.
 Згідно з довідковою інформацією, розміщеною на офіційному сайті Національного банку України (https://bank.gov.ua/), станом на грудень 2025 року існує 112 банківських установ, 52 з яких знаходяться в стані ліквідації.
-ДП "Національні інформаційні системи" повідомило, станом на грудень 2025 року та відповідно до заяв надавачів платіжних послуг ДП «НАІС» забезпечено підключення до промислового оточення АСВП в рамках вказаної вище інформаційної взаємодії 29 надавачів платіжних послуг, 16 з яких працюють в рамках процедури розкриття банківської таємниці на запит державних та приватних виконавців, а 4 здійснюють опрацювання постанов про визначення поточного рахунку боржника-фізичної особи для здійснення видаткових операцій, а також повідомлення про припинення дії такої постанови.
-З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на грудень 2025 року захід виконано частково.</t>
+ДП "Національні інформаційні системи" повідомило, cтаном на березень 2026 року та відповідно до заяв надавачів платіжних послуг  ДП «НАІС» забезпечено підключення до промислового оточення АСВП в рамках вказаної вище інформаційної взаємодії 29 надавачів платіжних послуг, із них в тому числі 17 надавачів працюють в рамках процедури розкриття банківської таємниці на запит державних та приватних виконавців, також 6 установ здійснюють опрацювання постанов про визначення поточного рахунку боржника-фізичної особи для здійснення видаткових операцій, а також повідомлення про припинення дії такої постанови.
+З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на березень 2026 року захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4.3</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) запроваджено здійснення дієвого та ефективного судового контролю за виконанням судових рішень;
 2) запроваджено ефективні процедури встановлення чи зміни способу або порядку виконання рішень немайнового характеру;
 3) удосконалено порядок виконання рішень, за якими боржник зобов’язаний вчинити певні дії або утриматися від їх вчинення;
 4) переглянуто та скасовано необґрунтовані мораторії щодо примусового виконання рішень, боржниками за якими є державні підприємства;
 5) удосконалено порядок виконання в Україні рішень міжнародних арбітражів
 </t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>21 листопада 2024 року було прийнято Закон України № 4094-IX "Про внесення змін до деяких законодавчих актів України щодо удосконалення положень про судовий контроль за виконанням судових рішень", яким було внесено зміни до Господарського процесуального кодексу України, Цивільного процесуального кодексу України, Кодексу адміністративного судочинства України та інших законодавчих актів, зокрема:
 - встановлено право суду під час здійснення судового контролю за виконанням судового рішення стягнути в дохід державного бюджету з відповідача, боржника чи їх керівників (якщо відповідачем, боржником є юридична особа) штраф у сумі від двадцяти до сорока розмірів прожиткового мінімуму для працездатних осіб;
 - передбачено, що невиконання боржником судового рішення про зобов’язання вчинити певні дії щодо майна стягувача або майна, присудженого на користь стягувача, протягом двох місяців з дня винесення постанови про відкриття виконавчого провадження за заявою стягувача є самостійною підставою для зміни способу і порядку виконання такого судового рішення шляхом стягнення з боржника суми вартості відповідного майна, крім випадків, коли стягувач перешкоджає провадженню виконавчих дій, вартість майна неможливо визначити або майно відповідно до закону не може оцінюватися;
 - впроваджено інститут подання боржником звіту про виконання рішення у спорах немайнового характеру. Суд розглядає звіт про виконання судового рішення протягом десяти днів з дня його надходження в порядку письмового провадження, а за ініціативою суду чи клопотанням сторін - у судовому засіданні. За наслідками розгляду звіту боржника суд постановляє ухвалу про прийняття або відмову у прийнятті звіту. У разі постановлення ухвали про відмову у прийнятті звіту суд застосовує до боржника захід процесуального примусу у виді штрафу, а також додатково може встановити новий строк для подання звіту. 
-Станом на 30.06.2025 у Верховній Раді України зареєстровано проект Закону України № 5660 від 14.06.2021 "Про примусове виконання рішень" (далі - законопроект № 5660).
-Так, законопроект № 5660 пропонує запровадження таких змін до законодавства, які, зокрема, передбачають: 
+Станом на 30.06.2025 у Верховній Раді України зареєстровано проєкт Закону України № 5660 від 14.06.2021 "Про примусове виконання рішень" (далі - законопроєкт № 5660).
+Так, законопроєкт № 5660 пропонує запровадження таких змін до законодавства, які, зокрема, передбачають: 
 - встановлення нових особливих порядків виконання, зокрема, рішення про відібрання дитини; рішення про повернення дитини в державу постійного проживання; рішення про витребування майна, передача стягувачу майна; рішення про витребування доказів; рішення про забезпечення позову; рішення про оплатне вилучення майна. 
 Отже, зазначені вище акти забезпечують лише часткове виконання заходу 2.1.4.4.3. 
-Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв.
-[...1 lines deleted...]
-Таким чином, у межах щоквартального моніторингу стану виконання заходів ДАП вимушені констатувати, що захід виконано частково (у частині підпункту 1 та частково підпункту 3). Водночас для повного виконання заходу необхідним є розроблення законопроекту, який охопить всі підпункти, що не охоплені згаданими вище Законом України № 4094-IX та законопроектом № 5660.</t>
+Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв. У 1 кварталі 2026 року головний виконавець повідомив, що ЄБРР за участі залучених експертів та Мін'юсту підготовлено проєкт звіту (техніко-економічного обґрунтування доцільності скасування мораторіїв). 
+Однак у межах щоквартального моніторингу за 1 квартал 2026 року відсутня інформація про законопроєкти, націлені на виконання підпункту 4 заходу 2.1.4.4.3.
+Таким чином, у межах щоквартального моніторингу стану виконання заходів ДАП вимушені констатувати, що захід виконано частково (у частині підпункту 1 та частково підпункту 3). Водночас для повного виконання заходу необхідним є розроблення законопроєкту, який охопить всі підпункти, що не охоплені згаданими вище Законом України № 4094-IX та законопроєктом № 5660.</t>
   </si>
   <si>
     <t>2.1.4.4.4</t>
   </si>
   <si>
     <t>Впровадження Єдиного державного реєстру виконавчих документів з урахуванням архітектурних вимог для подальшого застосування технологій масивів даних</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>державний бюджет  та/або кошти міжнародної технічної допомоги, інші джерела, не заборонені законодавством</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік  та/або кошти міжнародної технічної допомоги, інших джерел, не заборонених законодавством</t>
   </si>
   <si>
     <t>Єдиний державний реєстр виконавчих документів, який враховує архітектурні вимоги для застосування технологій аналізу масивів даних, введено в промислову експлуатацію</t>
   </si>
   <si>
     <t>За інформацією, наданою Державною судовою адміністрацією України, за 4 квартал 2023 року:
 1) для забезпечення впровадження Єдиного державного реєстру виконавчих документів (далі – ЄДРВД) та ураховуючи відсутність бюджетних асигнувань за цим напрямом, ДСА України залучено, в рамках надання міжнародної технічної допомоги, Проект Європейського Союзу «Підтримка реформ та цифровізації сектору юстиції України» (Проект ЄС «Право-Justice II»);
 2) за результатами проведеного тендеру між Проектом ЄС «Право-Justice II» та ТОВ «Комп’ютерні інформаційні технології» укладено Договір № 23-М42 від 03.07.2023 щодо розробки ЄДРВД;
 3) ТОВ «Комп’ютерні інформаційні технології» підготовлено технічне завдання на розробку ЄДРВД згідно з першим етапом робіт на виконання вказаного договору;
 4) ДСА України 01 вересня 2023 року погоджено проект технічного завдання на розробку ЄДРВД;
 5) розробником листом від 26.12.2023 поінформовано про завершення створення зразка ЄДРВД, який призначений для дослідної експлуатації;
 6) ДСА України опрацьовано надіслані виконавцем: 
 - загальний опис програмного забезпечення; програма та методика попередніх випробувань;
 - протокол проведення попередніх випробувань;
 - інструкцію з розгортання та відновлення у разі збоїв;
 - інструкцію користувача та інструкція адміністратора.
 У 1 кварталі 2024 року ДСА України повідомила, що Проектом ЄС «Право – Justice» 22 квітня 2024 року було передано документи, які підтверджують передачу майнових прав інтелектуальної власності, у тому числі виключних. У 2 кварталі 2024 року інформації щодо прогресу виконання заходу не надійшло.
 У 3 кварталі 2024 року ДСА України повідомила, що ДП «Інформаційні судові системи» отримано від Проекту ЄС "Право-Justice" та інстальовано прототип ЄДРВД. Після вивчення ДП «Інформаційні судові системи» функціоналу отриманого варіанту ЄДРВД буде прийнято рішення щодо наступного його розвитку.
 У 4 кварталі 2024 році ДСА України повідомила, що надана раніше інформація залишається актуальною. З цього випливає, що у межах звітного періоду Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію.
 У 1 кварталі 2025 році ДСА України повідомила, що ДП "Інформаційні судові системи" отримано від Проєкту ЄС "Право-Justice" та інстальовано прототип ЄДРВД, після вивчення функціоналу якого буде прийнято рішення про доцільність його оформлення на баланс ДСА України. Проєкт ЄС "Право-Justice" поінформував ДСА України про початок робіт з формування технічних вимог на доопрацювання ЄДРВД. У грудні 2024 року ДСА України отримала від Проєкту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів. Але враховуючи відсутність бюджетного фінансування, ДСА України веде переговори щодо надання міжнародної фінансової допомоги для виконання робіт із створення ЄДРВД. 
 У 2 кварталі 2025 року головний виконавець заходу повідомив, що ДСА України продовжується пошук донорів для здійснення допомоги у впровадженні заходів передбачених Дорожньою картою. У випадку відсутності в подальшому міжнародно-технічної допомоги ДСА України будуть ініційовані зміни до Дорожньої карти які скорегують строки та джерела фінансування.
 У 3 кварталі 2025 року головний виконавець заходу повідомив, що кошторисом на 2025 рік ДСА України за бюджетною програмою 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за кодом економічної класифікації видатків (КЕКВ) 3160 "Придбання землі та нематеріальних активів" згідно з розрахунками, які обґрунтовують показники видатків бюджету, що включаються до проекту кошторису та є невід’ємною частиною кошторису за напрямком "Єдиний державний реєстр виконавчих документів" коштів не передбачено. До Галузевої програми інформатизації ДСА України на 2025 – 2028 роки внесені зміни, а саме у зв’язку із відсутністю фінансування у поточному році, відтак і можливості розробки запланованих підсистем, змінені строки виконання та визначено джерело фіксування тільки як державний бюджет. Назву змінено на Галузева програма інформатизації ДСА України на 2026 – 2029 роки. Зазначені зміни погоджені Генеральним замовником – Міністерством цифрової трансформації України. Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. Крім того, було повідомлено, що станом на 3 квартал 2025 року реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем "Електронний кабінет", "Електронний суд".
-У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025  № PR PJ-2024 C.2.4.1-01).
-З огляду на те, що Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію та на сплив строків виконання заходу, у межах щоквартального моніторингу стану виконання ДАП у 4 кварталі 2025 року вимушені констатувати, що захід не виконано.</t>
+У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
+З огляду на те, що відповідно до наданої у попередніх кварталах інформації Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.5</t>
   </si>
   <si>
     <t>Запроваджено регламенти прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв; забезпечено проведення аудиту діяльності ДСА, зокрема щодо фінансово-господарського забезпечення судів та органів судової влади, управління об’єктами державної власності, що належать до сфери її управління</t>
   </si>
   <si>
     <t>2.1.4.5.1</t>
   </si>
   <si>
     <t>Здійснення заходів державного зовнішнього фінансового контролю (аудиту) щодо використання коштів державного бюджету на забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ систем правосуддя, у тому числі щодо фінансово-господарського забезпечення судів та органів судової влади, управління об’єктами державної власності, що належать до сфери  управління ДСА, забезпечення створення і функціонування окремих підсистем (модулів) Єдиної судової інформаційно-телекомунікаційної системи</t>
   </si>
   <si>
     <t>Рахункова палата</t>
   </si>
   <si>
     <t>звіт за результатами здійснення заходів державного зовнішнього фінансового контролю (аудиту)  затверджено та оприлюднено</t>
   </si>
   <si>
     <t>За інформацією, наданою Рахунковою палатою, планом роботи на 2023 рік було передбачено проведення наступних заходів державного зовнішнього фінансового контролю (аудиту) щодо використання коштів державного бюджету на забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ систем правосуддя:
 1. Аудиту ефективності використання бюджетних коштів, виділених на виконання повноважень та завдань Службою судової охорони, за результатами якого підготовлено та затверджено рішенням Рахункової палати від 23 травня 2023 року № 11-2 відповідний звіт.
 2. Аудит ефективності використання бюджетних коштів на забезпечення виконання функцій та завдань Вищою кваліфікаційною комісією суддів України, за результатами якого підготовлено та затверджено рішенням Рахункової палати від 22.08.2023 року № 17-3 відповідний звіт.
 3. Аудит ефективності використання бюджетних коштів на забезпечення виконання функцій та завдань апеляційними господарськими судами,  за результатами якого підготовлено та затверджено рішенням Рахункової палати від 19.12.2023 року № 30-1 відповідний звіт. 
 Рахункова палата повідомила, що Планом роботи Рахункової палати на 2024 рік передбачено проведення наступних заходів державного зовнішнього фінансового контролю (аудиту) щодо використання коштів державного бюджету на забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ систем правосуддя:
@@ -607,73 +608,74 @@
     <t>нормативи кадрового, фінансового, матеріально-технічного та іншого забезпечення судів затверджено та оприлюднено</t>
   </si>
   <si>
     <t>Вища рада правосуддя повідомила, що на виконання вимог ДАП 30 квітня 2024 року було проведено за участю представників Державної судової адміністрації України, Ради суддів України, Програми (USAID) «Справедливість для всіх», Проекту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)» обговорення запропонованих проектів нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів з урахуванням отриманих, зокрема від судів, зауважень та пропозицій. 
 Учасники обговорення досягли згоди, що проекти нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів потребують ґрунтовного доопрацювання, зокрема із проведенням досліджень у розрізі окремих питань.
 У 3 кварталі 2024 року Вища рада правосуддя повідомила, що 6 серпня 2024 року рішенням № 2395/0/15-24 утворила робочу групу для розроблення та впровадження нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів України разом з Європейською комісією з питань ефективності правосуддя Ради Європи (CEPEJ) у складі членів Вищої ради правосуддя, представників Верховного Суду, Державної судової адміністрації України, Ради суддів України. 
 У 4 кварталі 2024 року Вища рада правосуддя повідомила, що робочою групою для розроблення та впровадження нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів України підготовлено інформацію щодо 5 пілотних судів та Європейською комісією з питань ефективності правосуддя Ради Європи (CEPEJ), на базі яких здійснюється відповідний аналіз статистичної, аналітичної, кадрової інформації.
 У 1 кварталі 2025 року Вища рада правосуддя повідомила, що за результатами опрацювання наданої Робочою групою для розроблення та впровадження нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів України статистичної, аналітичної, кадрової інформації щодо 5 пілотних судів, Європейською комісією з питань ефективності правосуддя Ради Європи (CEPEJ) у лютому 2025 року підготовлено проект Звіту «Оцінка та діагностика для підвищення ефективності та якості системи правосуддя в Україні за особливих обставин та в довгостроковій перспективі». Наразі проект Звіту опрацьовується членами Робочої групи та представниками 5 пілотних судів.
 У 2 кварталі 2025 року Вища рада правосуддя повідомила, що 10 червня 2025 року ДСА України підготовлено та надіслано до ВРП актуалізовані проекти нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів.
 У 3 кварталі 2025 року Вища рада правосуддя повідомила, що рішенням Вищої ради правосуддя від 30.09.2025 року № 2015/0/15-25 "Про затвердження нормативів кадрового, фінансового та матеріально-технічного забезпечення судів, а також Методики розрахунку чисельності суддів судів першої та апеляційної інстанцій та Методики розрахунку прогнозованої кількості справ судів першої та апеляційної інстанцій" затверджено Нормативи кадрового забезпечення судів,  Нормативи фінансового забезпечення судів, Нормативи матеріально-технічного забезпечення судів,  Методику розрахунку чисельності суддів судів першої та апеляційної інстанцій, Методику розрахунку прогнозованої кількості справ судів першої та апеляційної інстанцій. Оприлюднено Нормативи кадрового забезпечення судів, Нормативи фінансового забезпечення судів, Нормативи матеріально-технічного забезпечення судів, Методику розрахунку чисельності суддів судів першої та апеляційної інстанцій та Методику розрахунку прогнозованої кількості справ судів першої та апеляційної інстанцій на офіційному веб-сайті Вищої ради правосуддя за посиланням: https://hcj.gov.ua/doc/doc/54771.
 Таким чином, у межах щоквартального моніторинг устану виконання заходів ДАП за 3 квартал 2025 року, можемо констатувати, що захід виконано повністю.</t>
   </si>
   <si>
     <t>2.1.4.5.5</t>
   </si>
   <si>
     <t>Розроблення проекту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, зокрема, з урахуванням нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t>проект регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв розроблено та оприлюднено</t>
   </si>
   <si>
-    <t>ДСА України листом від 17 грудня 2025 року № 11-25313/25 надіслала до Вищої ради правосуддя проєкт Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів. 
-Водночас варто звернути увагу, що змістом та показником виконання заходу передбачено не лише розроблення проекту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, зокрема, з урахуванням нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів, але і оприлюднення відповідного проекту. Головний виконавець не надав відомостей про оприлюднення відповідного проекту до його прийняття. З огляду на зазначене констатуємо, що захід виконано частково.</t>
+    <t>ДСА України листом від 17 грудня 2025 року № 11-25313/25 надіслала до Вищої ради правосуддя проєкт Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів.
+Водночас варто звернути увагу, що змістом та показником виконання заходу передбачено не лише розроблення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, зокрема, з урахуванням нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів, але і оприлюднення відповідного проєкту. Головний виконавець не надав відомостей про оприлюднення відповідного проєкту до його прийняття. З огляду на зазначене констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.5.6</t>
   </si>
   <si>
     <t>Проведення консультацій щодо проекту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю Вищої ради правосуддя, ДСА, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги; отримання експертних висновків</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.10.2025</t>
   </si>
   <si>
     <t>проведено не менше одного обговорення проекту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>За інформацією, наданою головним виконавцем, рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)». До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.
-Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проекту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги (тобто проведення зустрічі з метою обговорення у форматі офлайн чи онлайн). 
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом жовтня - грудня 2025 року обговорення, у межах щоквартального моніторингу стану виконання заходів ДАП за IV квартал 2025 року вимушені констатувати, що захід виконано частково.</t>
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги (тобто проведення зустрічі з метою обговорення у форматі офлайн чи онлайн).
+Крім того, головний виконавець повідомив, що листом від 29 січня 2026 року № 2114/0/9-26 Вища рада правосуддя надіслала ДСА України пропозиції, зауваження, рекомендації апеляційних судів, Ради суддів України, Вищої кваліфікаційної комісії суддів України, міжнародних партнерів щодо проєкту зазначеного Регламенту з метою їх всебічного аналізу та висловила прохання забезпечити їх розгляд і, за умови доцільності внесення змін, надіслати до Вищої ради правосуддя узагальнені та обґрунтовані пропозиції щодо Регламенту для підвищення прозорості й ефективності бюджетного планування та розподілу ресурсів у системі ДСА України. За результатами опрацювання відповідних пропозицій, зауважень та рекомендацій ДСА України у листі від 6 лютого 2026 року № 11-2666/26 повідомила, що Регламент відповідає вимогам чинного бюджетного й фінансового законодавства та наразі не потребує внесення змін.
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення обговорення, Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів затверджено у грудні 2025 року та не було внесено змін, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.5.7</t>
   </si>
   <si>
     <t>Доопрацювання, затвердження регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, його оприлюднення</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>регламент прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв затверджено та оприлюднено</t>
   </si>
   <si>
     <t>Рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)».
 До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.</t>
   </si>
   <si>
     <t>2.1.4.6</t>
   </si>
   <si>
     <t>Переглянуто та створено мережу місцевих судів з урахуванням адміністративно-територіальної реформи, необхідності забезпечення прямого доступу до правосуддя, економічної обґрунтованості</t>
   </si>
   <si>
@@ -681,69 +683,69 @@
   </si>
   <si>
     <t>Підготовка та оприлюднення аналітичного звіту про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету</t>
   </si>
   <si>
     <t>аналітичний звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>Вищою радою правосуддя 29 березня 2024 року було організовано та проведено публічну "Дискусію про новочасні виклики для судової влади: розбудова інституційної спроможності в умовах воєнного стану та повоєнного періоду" з участю представників законодавчої та виконавчої влади, міжнародних неурядових організацій. Самостійним питанням  обговорення та дискусії стала проблема спроможностей по оновленню мережі місцевих судів в умовах воєнного стану.
 Вища рада правосуддя повідомила, що на виконання заходу передбаченого п. 2.1.4.6.1 упродовж ІІІ кварталу 2025 року продовжувала проводити поточну аналітичну роботу щодо стану справ в сфері оптимізації мережі місцевих судів. З метою об’єктивного висвітлення зазначеного питання Вища рада правосуддя звернулася до Офісу Президента України, Верховного Суду, Ради суддів України, Комітету Верховної Ради України з питань правової політики з проханням висловити позицію щодо перспектив і шляхів реформування мережі місцевих судів з урахуванням змін адміністративно-територіального устрою України.
 За результатами вказаної роботи Вищою радою правосуддя було підготовлено та оприлюднено аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою.
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z.</t>
   </si>
   <si>
     <t>2.1.4.6.2</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила, що підготовлено та оприлюднено Аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою. 
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z
-У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, проведено за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти не відбулося. 
+У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 1 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.6.3</t>
   </si>
   <si>
     <t>Розроблення проектів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті, зазначеному у підпункті 2.1.4.6.1</t>
   </si>
   <si>
     <t>Офіс Президента України</t>
   </si>
   <si>
     <t>проекти законів подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Захід 2.1.4.6.3 передбачає розроблення проектів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету.   
-[...1 lines deleted...]
-З огляду на відсутність відомостей про розроблення проектів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу настав, у межах щоквартального моніторингу за 4 квартал 2025 року вимушені констатувати, що захід не виконано.</t>
+    <t>Захід 2.1.4.6.3 передбачає розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету.
+Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 31 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022.
+З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу настав, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>