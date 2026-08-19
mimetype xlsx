--- v1 (2026-06-24)
+++ v2 (2026-08-19)
@@ -106,82 +106,82 @@
   <si>
     <t>2.1.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Підготовка та оприлюднення аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t xml:space="preserve">аналітичний звіт оприлюднено </t>
   </si>
   <si>
-    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 31.03.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
+    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 30.06.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичний звіт станом на момент звітування не фіналізовано та не забезпечено його оприлюднення, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.4.1.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким удосконалено порядок обрання суддів на адміністративні посади та звільнення з цих посад з метою унеможливлення обіймання адміністративної посади в суді однією і тією самою особою протягом тривалого часу відповідно до рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.1.4.1.1</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 31.03.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
+    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 30.06.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>2.1.4.2</t>
   </si>
   <si>
     <t>Забезпечено здійснення електронного судочинства, зокрема шляхом запровадження можливості розгляду он-лайн певних категорій справ незалежно від місцезнаходження сторін і суду, що, зокрема, сприяє рівномірному розподілу справ між судами і суддями</t>
   </si>
   <si>
     <t>2.1.4.2.1</t>
   </si>
   <si>
     <t>Підготовка та оприлюднення аналітичного звіту з рекомендаціями щодо визначення категорій справ, які можуть розглядатись он-лайн незалежно від місцезнаходження сторін і суду</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>Міністерство цифрової трансформації України</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
@@ -209,320 +209,327 @@
   </si>
   <si>
     <t>обговорення висновків та рекомендацій, наведених в аналітичному звіті, проведено за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило, що підготовлено аналіз стосовно визначення категорій справ, які можуть розглядатись он-лайн незалежно від місцезнаходження сторін і суду у межах проведення моніторингу впровадження та аналізу ефективності прийнятих нормативно-правових актів. Результати аналізу включено у "Моніторинговий звіт 2023", що оприлюднений на офіційному веб-сайті Міністерства юстиції України (розділ І, проблема 1 блоку "Судоустрій та судочинство").
 Висновки та рекомендації стосовно визначення категорій справ, які можуть розглядатись он-лайн незалежно від місцезнаходження сторін і суду були обговорені під час презентації моніторингового звіту 04.03.2024 за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти.</t>
   </si>
   <si>
     <t>2.1.4.2.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ відповідно до рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.1.4.2.1</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством юстиції України у 3 кварталі 2024 року, було розроблено законопроєкт, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ. Листом від 18.09.2024 законопроєкт надіслано до ДСА України для отримання позиції щодо можливості реалізації його положень. 
 У 4 кварталі 2024 року Міністерство юстиції України повідомило, що проєкт Закону листом від 08.11.2024 № 155229/11.2.2/22-24 надіслано на погодження до Мінекономіки, Мінфіну, Мінцифри, Верховного Суду, ВРП, ДСА України. Листом ДСА України від 16.10.2024  № 15-20339/24 висловлено позицію щодо можливості реалізації положень законопроєкту.
 У 2 кварталі 2025 року Міністерство юстиції України повідомило, що станом на 14.07.2025 очікувалось погодження Верховного Суду.
 У 3 та 4 кварталі 2025 року головний виконавець заходу повідомив, що 15.09.2025 проведено міжнародний захід за участю ЄБРР та представників органів державної влади щодо “гнучкої юрисдикції” розгляду справ (де було представлено проєкт закону до обговорення та звіт ЄБРР з експертизою вказаного проєкту). 
-У 1 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Наразі статистичні дані узгоджуються з ДСА та в робочому порядку. 
-З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+У 2 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Статистичні дані узгоджуються з ДСА та в робочому порядку.  19.06.2026 проведено нараду за участю Прєкту ЄС "Право-Justice", Мін'юсту, Верховного суду, ДСА.
+З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 2 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.1.4.2.4</t>
   </si>
   <si>
     <t>Проведення аудиту поточного стану інформаційних технологій в судах, а також оцінка їх відповідності поточним завданням судочинства. У результаті аудиту повинна бути визначена оцінка поточних рішень відповідно до найкращої міжнародної практики та економічної ефективності діючої інфраструктури, а також надані рекомендації щодо подальшого розвитку та трансформації архітектури ІТ-систем судової влади</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Державна судова адміністрація України</t>
   </si>
   <si>
     <t>аудит поточного стану інформаційних технологій в судах проведено</t>
   </si>
   <si>
-    <t>За інформацією, наданою ДСа України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
-[...2 lines deleted...]
-Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо конкретних дій, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
+    <t>За інформацією, наданою ДСА України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
+У ІІ кварталі 2026 року ДСА України повідомила: 
+"Наказом ДСА України від 30.04.2025 №178 (зі змінами) затверджено Концепцію Єдиної судової інформаційно-комунікаційної системи, якою передбачено створення Єдиної судової інформаційно-комунікаційної системи (далі – ЄСІКС), основною метою якої є реалізація ефективного, прозорого та доступного правосуддя для всіх учасників судових процесів та в якій передбачено не лише швидкий і зручний розгляд справ, а й глибоку оптимізацію судових процедур.
+Разом з тим наказом ДСА України від 02.12.2024 № 534 (зі змінами) затверджено Дорожню карту з розроблення IT-рішень в судовій системі, якою передбачено створення ЄСІКС, яка складається з підсистем та модулів, а також визначені строки їх розробки та впровадження".
+Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо заходів, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.2.5</t>
   </si>
   <si>
     <t>Оцінка незалежною експертною організацією результатів використання коштів для створення та вдосконалення сервісів та модулів Єдиної судової інформаційно-телекомунікаційної системи</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>оцінку проведено</t>
   </si>
   <si>
     <t>З огляду на те, що відомостей щодо кроків, здійснених з метою виконання заходу не було надано, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.6</t>
   </si>
   <si>
     <t>Розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи (подальшого вдосконалення сервісів і модулів)</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Вища рада правосуддя</t>
   </si>
   <si>
     <t>функціональні вимоги для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи затверджено</t>
   </si>
   <si>
     <t>У межах 3 та 4 кварталу 2025 року Державна судова адміністрація України повідомила:
 "В березні поточного року нову Концепцію Єдиної судової інформаційно-комунікаційної системи, як галузеву програму інформатизації ДСА України на 2025-2028 роки, погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде.
 З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування".
-У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".  Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
+У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап". Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
 ДСА України вживаються відповідні заходи для проведення процедур закупівлі на розроблення до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування".
-З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі не розроблено функціональні вимоги для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
+У 2 кварталі 2026 року головним виконавцем не було надано інформації про стан виконання заходу. 
+З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі відсутня інформація про розробку функціональних вимог для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.7</t>
   </si>
   <si>
     <t>Розроблення програмного забезпечення та запровадження технічного устаткування, необхідних для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи, за участю визначених за результатами конкурентних та прозорих публічних закупівель постачальників / виконавців (у тому числі щодо розширення функціоналу Єдиної судової інформаційно-телекомунікаційної системи з урахуванням положень процесуального законодавства та щодо забезпечення судів засобами інформатизації (серверним, мережевим та комп’ютерним обладнанням, зокрема сканерами)</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>програмне забезпечення розроблено, технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи запроваджено</t>
   </si>
   <si>
     <t>За інформацією, наданою Державною судовою адміністрацією України у попередніх кварталах, стан виконання цього заходу можливо розділити на дві складові:
 а) запровадження технічного устаткування;
 б) розроблення програмного забезпечення.
 1. Щодо першої складової
 У 4 кварталі 2024 року ДСА повідомила, що відповідно до інформації, отриманої від розпорядників бюджетних коштів нижчого рівня, протягом 2024 року судами та ТУ ДСА України в областях та місті Києві придбано за рахунок поточних видатків 2 783  одиниці засобів інформатизації: 
 - 378 персональних комп’ютерів;
 - 465 одиниць оргтехніки (принтер, багатофункціональний пристрій, сканер);
 - 349 одиниць мережевого обладнання (маршрутизатори, комутатори, тощо);
 - 1591 одиниця комунікаційного обладнання (серверна шафа, джерела безперебійного живлення до персональних комп’ютерів, кабельрости тощо).
 Окрім цього, за рахунок збільшення асигнувань за спеціальним фондом державного бюджету за КПКВК 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за рахунок понадпланових надходжень зі сплати судового збору розпорядниками бюджетних коштів нижчого рівня придбано 5 652 одиниці обладнання, а саме:  
 - 160 серверів;
 - 645 одиниць обладнання для здійснення аудіо-, відеофіксації судового засідання та відеоконференції (ВКЗ);
 - 2 058 персональних комп’ютерів (моноблоків);
 - 2 306 багатофункціональних пристроїв (БФП);
 - 400 сканерів.
 2. Щодо другої складової
 У 4 кварталі 2024 року ДСА повідомила, що за рахунок міжнародної технічної допомоги Програмою USAID «Справедливість для всіх» укладено договір з ТОВ «СІВІТТА УКРАЇНА» на виконання робіт, що передбачає проведення функціонального аудиту Єдиної судової інформаційно-телекомунікаційної системи. За результатами планується підготовка оновленої концепції та технічного завдання на побудову нової ЄСІТС. Такі заходи планувалось завершити до кінця 2024 року,  водночас інформації щодо результатів здійснення таких заходів не було надано.
 У 1 кварталі 2025 року ДСА повідомила, що ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
 Стосовно другої складової: розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534. У 2 та 3  кварталі 2025 року головний виконавець надав ту саму інформацію щодо стану виконання заходу.
 У 4 кварталі 2025 року головним виконавцем повідомлено, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
 Додатково проінформовано, що ДСА України також отримано пропозицію від ГО "Лабораторія законодавчих ініціатив" щодо фінансування ЄСІКС. ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
+У 2 кварталі 2026 року ДСА України повідомила: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договіри від 11.11.2025    № PR PJ-2024 C.2.4.1-01). Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. 
+Наразі реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем "Електронний кабінет", "Електронний суд". Додатково інформуємо, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. Секретаріатом Кабінету Міністрів України проведено реєстрацію проєкту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проєкту (програми) № 6287)".
 З огляду на те, що програмне забезпечення не було розроблено, а технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи не було запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.8</t>
   </si>
   <si>
     <t>Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів)</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>Державна судова адміністрація України,
 Рада суддів України</t>
   </si>
   <si>
     <t>Положення, що визначає порядок функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі, набрало чинності</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила: "Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) можливе лише після затвердження функціональних і технічних вимог щодо цих систем. 
 Галузевою програмою інформатизації ДСА України на 2026-2029 роки визначені наступні підсистеми/компоненти: "Електронний документообіг суду", "Єдиний державний реєстр судових рішень, "Електронна взаємодія», "Суддівське досьє, "Аналітика та звітність, конструктор відкритих даних", "Відеоконференцзв’язок", "Веб портал та Електронний кабінет", "Електронний архів", "Єдиний державний реєстр виконавчих документів", "Управління персоналом та фінансово-господарською діяльністю".
 Наразі ДСА України розроблені технічні вимоги до наступних підсистем: "Єдиний державний реєстр судових рішень"; "Єдиний державний реєстр виконавчих документів"; "Суддівське досьє"; "Управління персоналом та фінансово-господарською діяльністю" (ЕКР) (1-й етап), "Електронна взаємодія". Ці технічні вимоги направлені на погодження до Вищої ради правосуддя, де створено робочу групу для їх опрацювання. 2.10.2025 робоча група повідомила про завершення та результат їх опрацювання. Після остаточного затвердження цих вимог планується розробка та затвердження відповідного положення. ДСА проінформувала про те, що робота над ним уже ведеться".
 У 4 кварталі 2025 року головний виконавець повідомив, що Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) не розроблено і не затверджено. 
-У 1 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
+У 2 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.3</t>
   </si>
   <si>
     <t>Розширено сферу застосування альтернативних способів вирішення спорів та досудового врегулювання спорів</t>
   </si>
   <si>
     <t>2.1.4.3.2</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту Закону України “Про внесення змін до деяких законодавчих актів України щодо вдосконалення діяльності арбітражів” (реєстраційний номер 5347 від 8 квітня 2021 р.) у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето)</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>закон підписано Президентом України</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило: "17.07.2025 законопроєкт відкликано у зв'язку з відставкою Уряду. При цьому повідомляємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про міжнародний комерційний арбітраж» щодо розширення компетенції міжнародного арбітражу» (реєстр. № 12141 від 21.10.2024) (далі - Закон № 12141), який 30.04.2025 прийнято у першому читанні за основу. Рішенням Комітету Верховної Ради України з питань правової політики від 28.08.2025 вказаний законопроєкт реєстр. № 12141 рекомендовано Верховній Раді України прийняти його в другому читанні та в цілому. Міністерство юстиції України підтримує проєкт Закону № 12141 , оскільки його положення частково охоплюють питання, передбачені проєктом Закону № 5347, зокрема в частині запровадження можливості розгляду арбітражем інвестиційних спорів. Інші положення проєкту Закону № 5347, зокрема, щодо встановлення порядку державної реєстрації постійно діючих арбітражних установ втратили свою актуальність, у зв'язку з чим проєкт Закону № 5347 не вносився на розгляд Верховної Ради України повторно".
 З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4</t>
   </si>
   <si>
     <t>Удосконалено систему виконання судових рішень</t>
   </si>
   <si>
     <t>2.1.4.4.1</t>
   </si>
   <si>
     <t>Супроводження розгляду проекту Закону України “Про примусове виконання рішень” (реєстраційний номер 5660 від 14 червня 2021 р.) у Верховній Раді України (зокрема у разі застосування до нього Президентом України права вето)</t>
   </si>
   <si>
-    <t>За інформацією Міністерства юстиції України проєкт Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проєкту Закону. Станом на 13.04.2026 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
+    <t>За інформацією Міністерства юстиції України проєкт Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проєкту Закону. Станом на 14.07.2026 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4.2</t>
   </si>
   <si>
     <t>Забезпечення підключення банків за допомогою автоматизованої системи виконавчого провадження до інформаційної взаємодії для забезпечення автоматизованого арешту коштів на рахунках боржників</t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>протягом шести місяців з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>ДП «Національні інформаційні системи»</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Національний банк України</t>
   </si>
   <si>
     <t>100 відсотків банків підключено до інформаційної взаємодії за допомогою автоматизованої системи виконавчого провадження з метою забезпечення автоматизованого арешту коштів на рахунках боржників</t>
   </si>
   <si>
     <t>За інформацією ДП "Національні інформаційні системи" нормами Порядку автоматизованого арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг з обслуговування рахунків, затвердженого наказом Міністерства юстиції України від 16.04.2019 № 1203/5 та зареєстрованого в Міністерстві юстиції України 16 квітня 2019 року за № 399/33370 передбачено, що в рамках інформаційної взаємодії між державними / приватними виконавцями та надавачами платіжних послуг можуть здійснюватися такі процедури:
 1) прийняття до виконання надавачами платіжних послуг запитів органів державної виконавчої служби / приватних виконавців на отримання інформації стосовно наявності та стану рахунків боржника;
 2) прийняття до виконання надавачами платіжних послуг постанов виконавця про арешт / зняття з арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг у формі електронного документа;
 3) взаємодія виконавців з надавачами платіжних послуг під час визначення поточного рахунку боржника - фізичної особи в банку для здійснення видаткових операцій, а також при припиненні дії такої постанови.
-Згідно з довідковою інформацією, розміщеною на офіційному сайті Національного банку України (https://bank.gov.ua/), станом на грудень 2025 року існує 112 банківських установ, 52 з яких знаходяться в стані ліквідації.
-[...1 lines deleted...]
-З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на березень 2026 року захід виконано частково.</t>
+Згідно з довідковою інформацією, розміщеною на офіційному сайті Національного банку України (https://bank.gov.ua/), станом на червень 2026 року існує 112 банківських установ, 53 з яких знаходяться в стані ліквідації.
+ДП "Національні інформаційні системи" повідомило, cтаном на червень 2026 року та відповідно до заяв надавачів платіжних послуг  ДП «НАІС» забезпечено підключення до промислового оточення АСВП в рамках вказаної вище інформаційної взаємодії 30 надавачів платіжних послуг, із них в тому числі 17 надавачів працюють в рамках процедури розкриття банківської таємниці на запит державних та приватних виконавців, також 6 установ здійснюють опрацювання постанов про визначення поточного рахунку боржника-фізичної особи для здійснення видаткових операцій, а також повідомлення про припинення дії такої постанови. 
+З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на червень 2026 року захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4.3</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) запроваджено здійснення дієвого та ефективного судового контролю за виконанням судових рішень;
 2) запроваджено ефективні процедури встановлення чи зміни способу або порядку виконання рішень немайнового характеру;
 3) удосконалено порядок виконання рішень, за якими боржник зобов’язаний вчинити певні дії або утриматися від їх вчинення;
 4) переглянуто та скасовано необґрунтовані мораторії щодо примусового виконання рішень, боржниками за якими є державні підприємства;
 5) удосконалено порядок виконання в Україні рішень міжнародних арбітражів
 </t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>21 листопада 2024 року було прийнято Закон України № 4094-IX "Про внесення змін до деяких законодавчих актів України щодо удосконалення положень про судовий контроль за виконанням судових рішень", яким було внесено зміни до Господарського процесуального кодексу України, Цивільного процесуального кодексу України, Кодексу адміністративного судочинства України та інших законодавчих актів, зокрема:
 - встановлено право суду під час здійснення судового контролю за виконанням судового рішення стягнути в дохід державного бюджету з відповідача, боржника чи їх керівників (якщо відповідачем, боржником є юридична особа) штраф у сумі від двадцяти до сорока розмірів прожиткового мінімуму для працездатних осіб;
 - передбачено, що невиконання боржником судового рішення про зобов’язання вчинити певні дії щодо майна стягувача або майна, присудженого на користь стягувача, протягом двох місяців з дня винесення постанови про відкриття виконавчого провадження за заявою стягувача є самостійною підставою для зміни способу і порядку виконання такого судового рішення шляхом стягнення з боржника суми вартості відповідного майна, крім випадків, коли стягувач перешкоджає провадженню виконавчих дій, вартість майна неможливо визначити або майно відповідно до закону не може оцінюватися;
 - впроваджено інститут подання боржником звіту про виконання рішення у спорах немайнового характеру. Суд розглядає звіт про виконання судового рішення протягом десяти днів з дня його надходження в порядку письмового провадження, а за ініціативою суду чи клопотанням сторін - у судовому засіданні. За наслідками розгляду звіту боржника суд постановляє ухвалу про прийняття або відмову у прийнятті звіту. У разі постановлення ухвали про відмову у прийнятті звіту суд застосовує до боржника захід процесуального примусу у виді штрафу, а також додатково може встановити новий строк для подання звіту. 
 Станом на 30.06.2025 у Верховній Раді України зареєстровано проєкт Закону України № 5660 від 14.06.2021 "Про примусове виконання рішень" (далі - законопроєкт № 5660).
 Так, законопроєкт № 5660 пропонує запровадження таких змін до законодавства, які, зокрема, передбачають: 
 - встановлення нових особливих порядків виконання, зокрема, рішення про відібрання дитини; рішення про повернення дитини в державу постійного проживання; рішення про витребування майна, передача стягувачу майна; рішення про витребування доказів; рішення про забезпечення позову; рішення про оплатне вилучення майна. 
 Отже, зазначені вище акти забезпечують лише часткове виконання заходу 2.1.4.4.3. 
-Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв. У 1 кварталі 2026 року головний виконавець повідомив, що ЄБРР за участі залучених експертів та Мін'юсту підготовлено проєкт звіту (техніко-економічного обґрунтування доцільності скасування мораторіїв). 
-Однак у межах щоквартального моніторингу за 1 квартал 2026 року відсутня інформація про законопроєкти, націлені на виконання підпункту 4 заходу 2.1.4.4.3.
+Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв. 
+У 1 кварталі 2026 року головний виконавець повідомив, що ЄБРР за участі залучених експертів та Мін'юсту підготовлено проєкт звіту (техніко-економічного обґрунтування доцільності скасування мораторіїв). 
+У 2 кварталі 2026 року Міністерство юстиції України повідомило, що проєкт Звіту листом Мін’юсту від 19.05.2026 № 72346/87276-30-26/11.6.1 надіслано для опрацювання, висловлення пропозицій і зауважень до заінтересованих центральних органів виконавчої влади, установ та організацій (строк виконання до 12 червня 2026 року). Відповідні пропозиції узагальнені та надіслані команді консультантів для доопрацювання проєкту Звіту та здійснення розробки проєкту дорожньої карти в рамках фази II Проєкту листом від 02.07.2026 № 98152/92247-30-26/11.6.1.
+Однак у межах щоквартального моніторингу за 2 квартал 2026 року відсутня інформація про законопроєкти, націлені на виконання підпункту 4 заходу 2.1.4.4.3.
 Таким чином, у межах щоквартального моніторингу стану виконання заходів ДАП вимушені констатувати, що захід виконано частково (у частині підпункту 1 та частково підпункту 3). Водночас для повного виконання заходу необхідним є розроблення законопроєкту, який охопить всі підпункти, що не охоплені згаданими вище Законом України № 4094-IX та законопроєктом № 5660.</t>
   </si>
   <si>
     <t>2.1.4.4.4</t>
   </si>
   <si>
     <t>Впровадження Єдиного державного реєстру виконавчих документів з урахуванням архітектурних вимог для подальшого застосування технологій масивів даних</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>державний бюджет  та/або кошти міжнародної технічної допомоги, інші джерела, не заборонені законодавством</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік  та/або кошти міжнародної технічної допомоги, інших джерел, не заборонених законодавством</t>
   </si>
   <si>
     <t>Єдиний державний реєстр виконавчих документів, який враховує архітектурні вимоги для застосування технологій аналізу масивів даних, введено в промислову експлуатацію</t>
   </si>
   <si>
     <t>За інформацією, наданою Державною судовою адміністрацією України, за 4 квартал 2023 року:
 1) для забезпечення впровадження Єдиного державного реєстру виконавчих документів (далі – ЄДРВД) та ураховуючи відсутність бюджетних асигнувань за цим напрямом, ДСА України залучено, в рамках надання міжнародної технічної допомоги, Проект Європейського Союзу «Підтримка реформ та цифровізації сектору юстиції України» (Проект ЄС «Право-Justice II»);
 2) за результатами проведеного тендеру між Проектом ЄС «Право-Justice II» та ТОВ «Комп’ютерні інформаційні технології» укладено Договір № 23-М42 від 03.07.2023 щодо розробки ЄДРВД;
 3) ТОВ «Комп’ютерні інформаційні технології» підготовлено технічне завдання на розробку ЄДРВД згідно з першим етапом робіт на виконання вказаного договору;
 4) ДСА України 01 вересня 2023 року погоджено проект технічного завдання на розробку ЄДРВД;
 5) розробником листом від 26.12.2023 поінформовано про завершення створення зразка ЄДРВД, який призначений для дослідної експлуатації;
-6) ДСА України опрацьовано надіслані виконавцем: 
+6) ДСА України опрацьовано надіслані виконавцем:
 - загальний опис програмного забезпечення; програма та методика попередніх випробувань;
 - протокол проведення попередніх випробувань;
 - інструкцію з розгортання та відновлення у разі збоїв;
 - інструкцію користувача та інструкція адміністратора.
 У 1 кварталі 2024 року ДСА України повідомила, що Проектом ЄС «Право – Justice» 22 квітня 2024 року було передано документи, які підтверджують передачу майнових прав інтелектуальної власності, у тому числі виключних. У 2 кварталі 2024 року інформації щодо прогресу виконання заходу не надійшло.
-У 3 кварталі 2024 року ДСА України повідомила, що ДП «Інформаційні судові системи» отримано від Проекту ЄС "Право-Justice" та інстальовано прототип ЄДРВД. Після вивчення ДП «Інформаційні судові системи» функціоналу отриманого варіанту ЄДРВД буде прийнято рішення щодо наступного його розвитку.
+У 3 кварталі 2024 року ДСА України повідомила, що ДП «Інформаційні судові системи» отримано від Проекту ЄС ""Право-Justice"" та інстальовано прототип ЄДРВД. Після вивчення ДП «Інформаційні судові системи» функціоналу отриманого варіанту ЄДРВД буде прийнято рішення щодо наступного його розвитку.
 У 4 кварталі 2024 році ДСА України повідомила, що надана раніше інформація залишається актуальною. З цього випливає, що у межах звітного періоду Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію.
-У 1 кварталі 2025 році ДСА України повідомила, що ДП "Інформаційні судові системи" отримано від Проєкту ЄС "Право-Justice" та інстальовано прототип ЄДРВД, після вивчення функціоналу якого буде прийнято рішення про доцільність його оформлення на баланс ДСА України. Проєкт ЄС "Право-Justice" поінформував ДСА України про початок робіт з формування технічних вимог на доопрацювання ЄДРВД. У грудні 2024 року ДСА України отримала від Проєкту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів. Але враховуючи відсутність бюджетного фінансування, ДСА України веде переговори щодо надання міжнародної фінансової допомоги для виконання робіт із створення ЄДРВД. 
+У 1 кварталі 2025 році ДСА України повідомила, що ДП ""Інформаційні судові системи"" отримано від Проєкту ЄС ""Право-Justice"" та інстальовано прототип ЄДРВД, після вивчення функціоналу якого буде прийнято рішення про доцільність його оформлення на баланс ДСА України. Проєкт ЄС ""Право-Justice"" поінформував ДСА України про початок робіт з формування технічних вимог на доопрацювання ЄДРВД. У грудні 2024 року ДСА України отримала від Проєкту ЄС ""Право-Justice"" технічні вимоги на створення Єдиного державного реєстру виконавчих документів. Але враховуючи відсутність бюджетного фінансування, ДСА України веде переговори щодо надання міжнародної фінансової допомоги для виконання робіт із створення ЄДРВД.
 У 2 кварталі 2025 року головний виконавець заходу повідомив, що ДСА України продовжується пошук донорів для здійснення допомоги у впровадженні заходів передбачених Дорожньою картою. У випадку відсутності в подальшому міжнародно-технічної допомоги ДСА України будуть ініційовані зміни до Дорожньої карти які скорегують строки та джерела фінансування.
-У 3 кварталі 2025 року головний виконавець заходу повідомив, що кошторисом на 2025 рік ДСА України за бюджетною програмою 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за кодом економічної класифікації видатків (КЕКВ) 3160 "Придбання землі та нематеріальних активів" згідно з розрахунками, які обґрунтовують показники видатків бюджету, що включаються до проекту кошторису та є невід’ємною частиною кошторису за напрямком "Єдиний державний реєстр виконавчих документів" коштів не передбачено. До Галузевої програми інформатизації ДСА України на 2025 – 2028 роки внесені зміни, а саме у зв’язку із відсутністю фінансування у поточному році, відтак і можливості розробки запланованих підсистем, змінені строки виконання та визначено джерело фіксування тільки як державний бюджет. Назву змінено на Галузева програма інформатизації ДСА України на 2026 – 2029 роки. Зазначені зміни погоджені Генеральним замовником – Міністерством цифрової трансформації України. Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. Крім того, було повідомлено, що станом на 3 квартал 2025 року реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем "Електронний кабінет", "Електронний суд".
-У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
+У 3 кварталі 2025 року головний виконавець заходу повідомив, що кошторисом на 2025 рік ДСА України за бюджетною програмою 0501020 ""Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя"" за кодом економічної класифікації видатків (КЕКВ) 3160 ""Придбання землі та нематеріальних активів"" згідно з розрахунками, які обґрунтовують показники видатків бюджету, що включаються до проекту кошторису та є невід’ємною частиною кошторису за напрямком ""Єдиний державний реєстр виконавчих документів"" коштів не передбачено. До Галузевої програми інформатизації ДСА України на 2025 – 2028 роки внесені зміни, а саме у зв’язку із відсутністю фінансування у поточному році, відтак і можливості розробки запланованих підсистем, змінені строки виконання та визначено джерело фіксування тільки як державний бюджет. Назву змінено на Галузева програма інформатизації ДСА України на 2026 – 2029 роки. Зазначені зміни погоджені Генеральним замовником – Міністерством цифрової трансформації України. Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. Крім того, було повідомлено, що станом на 3 квартал 2025 року реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем ""Електронний кабінет"", ""Електронний суд"".
+У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС ""Право-Justice"" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
+У 2 кварталі 2026 року головним виконавцем не було надано інформації про стан виконання заходу. 
 З огляду на те, що відповідно до наданої у попередніх кварталах інформації Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.5</t>
   </si>
   <si>
     <t>Запроваджено регламенти прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв; забезпечено проведення аудиту діяльності ДСА, зокрема щодо фінансово-господарського забезпечення судів та органів судової влади, управління об’єктами державної власності, що належать до сфери її управління</t>
   </si>
   <si>
     <t>2.1.4.5.1</t>
   </si>
   <si>
     <t>Здійснення заходів державного зовнішнього фінансового контролю (аудиту) щодо використання коштів державного бюджету на забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ систем правосуддя, у тому числі щодо фінансово-господарського забезпечення судів та органів судової влади, управління об’єктами державної власності, що належать до сфери  управління ДСА, забезпечення створення і функціонування окремих підсистем (модулів) Єдиної судової інформаційно-телекомунікаційної системи</t>
   </si>
   <si>
     <t>Рахункова палата</t>
   </si>
   <si>
     <t>звіт за результатами здійснення заходів державного зовнішнього фінансового контролю (аудиту)  затверджено та оприлюднено</t>
   </si>
   <si>
     <t>За інформацією, наданою Рахунковою палатою, планом роботи на 2023 рік було передбачено проведення наступних заходів державного зовнішнього фінансового контролю (аудиту) щодо використання коштів державного бюджету на забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ систем правосуддя:
 1. Аудиту ефективності використання бюджетних коштів, виділених на виконання повноважень та завдань Службою судової охорони, за результатами якого підготовлено та затверджено рішенням Рахункової палати від 23 травня 2023 року № 11-2 відповідний звіт.
 2. Аудит ефективності використання бюджетних коштів на забезпечення виконання функцій та завдань Вищою кваліфікаційною комісією суддів України, за результатами якого підготовлено та затверджено рішенням Рахункової палати від 22.08.2023 року № 17-3 відповідний звіт.
 3. Аудит ефективності використання бюджетних коштів на забезпечення виконання функцій та завдань апеляційними господарськими судами,  за результатами якого підготовлено та затверджено рішенням Рахункової палати від 19.12.2023 року № 30-1 відповідний звіт. 
@@ -629,53 +636,56 @@
   <si>
     <t>проект регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв розроблено та оприлюднено</t>
   </si>
   <si>
     <t>ДСА України листом від 17 грудня 2025 року № 11-25313/25 надіслала до Вищої ради правосуддя проєкт Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів.
 Водночас варто звернути увагу, що змістом та показником виконання заходу передбачено не лише розроблення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, зокрема, з урахуванням нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів, але і оприлюднення відповідного проєкту. Головний виконавець не надав відомостей про оприлюднення відповідного проєкту до його прийняття. З огляду на зазначене констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.5.6</t>
   </si>
   <si>
     <t>Проведення консультацій щодо проекту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю Вищої ради правосуддя, ДСА, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги; отримання експертних висновків</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.10.2025</t>
   </si>
   <si>
     <t>проведено не менше одного обговорення проекту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>За інформацією, наданою головним виконавцем, рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)». До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.
-Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги (тобто проведення зустрічі з метою обговорення у форматі офлайн чи онлайн).
-[...1 lines deleted...]
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення обговорення, Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів затверджено у грудні 2025 року та не було внесено змін, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+31 грудня 2025 року Вища рада правосуддя звернулася до Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні, а також Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)» із листами, в яких запропонувала надати експертні висновки щодо Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів, затвердженого рішенням Вищої ради правосуддя від 27 грудня 2025 року № 2813/0/15-25 (далі – Регламент), які слугуватимуть важливою аналітичною та методологічною основою для вдосконалення його положень та, за потреби, внесення необхідних змін.
+На звернення Вищої ради правосуддя Проєкт «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права» у листі від 8 січня 2026 року б/н (вх. № 306/0/8-26) повідомив про підготовку до підтримки проведення комплексного функціонального аудиту Державної судової адміністрації України (далі – ДСА України), який планується здійснити до другого кварталу 2026 року. Відповідно, аналіз Регламенту має бути включеним як складова зазначеного аудиту.
+Листом від 29 січня 2026 року № 2114/0/9-26 Вища рада правосуддя надіслала ДСА України пропозиції, зауваження, рекомендації апеляційних судів, Ради суддів України, Вищої кваліфікаційної комісії суддів України, міжнародних партнерів щодо проєкту зазначеного Регламенту з метою їх всебічного аналізу та висловила прохання забезпечити їх розгляд і, за умови доцільності внесення змін, надіслати до Вищої ради правосуддя узагальнені та обґрунтовані пропозиції щодо Регламенту для підвищення прозорості й ефективності бюджетного планування та розподілу ресурсів у системі ДСА України.
+За результатами опрацювання відповідних пропозицій, зауважень та рекомендацій ДСА України у листі від 6 лютого 2026 року № 11-2666/26 повідомила, що Регламент відповідає вимогам чинного бюджетного й фінансового законодавства та наразі не потребує внесення змін.
+У 2 кварталі 2026 року головний виконавець повідомив, що 27 травня 2026 року Вища рада правосуддя повторно звернулася до Міжнародної організації права розвитку (МОПР) в Україні, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)» та Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права» із листами, в яких запропонувала надати експертні висновки щодо Регламенту, які слугуватимуть важливою аналітичною та методологічною основою для вдосконалення його положень та забезпечення його відповідності кращим європейським практикам. Міжнародна організація права розвитку (МОПР) в Україні у листі від 2 червня 2026 року № 26/086 повідомила про розгляд нею можливості започаткування проєкту міжнародної технічної допомоги, спрямованого, з-поміж іншого, на підтримку проведення функціонального аудиту ДСА України, передбаченого Дорожньою картою з питань верховенства права, схваленою розпорядженням Кабінету Міністрів України від 14 травня 2025 року № 475-р. У разі початку його впровадження МОПР матиме змогу забезпечити цілісне та методологічне узгоджене опрацювання Регламенту як складової такого аудиту, що дозволить досягти повноти та внутрішньої узгодженості рекомендацій.
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги (тобто проведення публічної дискусії з метою обговорення проекту акта у форматі офлайн чи онлайн). З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення обговорення, а Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів затверджено у грудні 2025 року та не було внесено змін, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.5.7</t>
   </si>
   <si>
     <t>Доопрацювання, затвердження регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, його оприлюднення</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>регламент прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв затверджено та оприлюднено</t>
   </si>
   <si>
     <t>Рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)».
 До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.</t>
   </si>
   <si>
     <t>2.1.4.6</t>
   </si>
   <si>
     <t>Переглянуто та створено мережу місцевих судів з урахуванням адміністративно-територіальної реформи, необхідності забезпечення прямого доступу до правосуддя, економічної обґрунтованості</t>
   </si>
   <si>
@@ -683,69 +693,69 @@
   </si>
   <si>
     <t>Підготовка та оприлюднення аналітичного звіту про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету</t>
   </si>
   <si>
     <t>аналітичний звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>Вищою радою правосуддя 29 березня 2024 року було організовано та проведено публічну "Дискусію про новочасні виклики для судової влади: розбудова інституційної спроможності в умовах воєнного стану та повоєнного періоду" з участю представників законодавчої та виконавчої влади, міжнародних неурядових організацій. Самостійним питанням  обговорення та дискусії стала проблема спроможностей по оновленню мережі місцевих судів в умовах воєнного стану.
 Вища рада правосуддя повідомила, що на виконання заходу передбаченого п. 2.1.4.6.1 упродовж ІІІ кварталу 2025 року продовжувала проводити поточну аналітичну роботу щодо стану справ в сфері оптимізації мережі місцевих судів. З метою об’єктивного висвітлення зазначеного питання Вища рада правосуддя звернулася до Офісу Президента України, Верховного Суду, Ради суддів України, Комітету Верховної Ради України з питань правової політики з проханням висловити позицію щодо перспектив і шляхів реформування мережі місцевих судів з урахуванням змін адміністративно-територіального устрою України.
 За результатами вказаної роботи Вищою радою правосуддя було підготовлено та оприлюднено аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою.
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z.</t>
   </si>
   <si>
     <t>2.1.4.6.2</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила, що підготовлено та оприлюднено Аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою. 
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z
-У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 1 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
+У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 2 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.6.3</t>
   </si>
   <si>
     <t>Розроблення проектів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті, зазначеному у підпункті 2.1.4.6.1</t>
   </si>
   <si>
     <t>Офіс Президента України</t>
   </si>
   <si>
     <t>проекти законів подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Захід 2.1.4.6.3 передбачає розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету.
-Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 31 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022.
-З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу настав, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 3-1 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022. Крім того, у частині 1 статті 10 Закону України "Про правовий режим воєнного стану" встановлено, що у  період дії воєнного стану не можуть бути припинені повноваження судів. 
+З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу, визначений у Державній антикорупційній програмі на 2023-2030, настав, у межах щоквартального моніторингу за 2 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>