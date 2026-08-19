--- v0 (2026-06-14)
+++ v1 (2026-08-19)
@@ -168,56 +168,57 @@
     <t>29 вересня 2023 року за участі представників міжнародних та громадських організацій, представників органів місцевого самоврядування відбулося публічне громадське обговорення звіту за результатами аналітичного дослідження зазначеного у підпункті 2.1.6.1.1. Програми та підготовлено звіт, який оприлюднено на сайті МВС</t>
   </si>
   <si>
     <t>2.1.6.1.3</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) визначено, що призначення на вищу посаду в поліції, яка передбачає здійснення керівних функцій, здійснюється виключно на умовах конкурсу;
 2) доброчесність визначено як один із критеріїв, яким повинен відповідати поліцейський, який претендує на зайняття вищої посади;
 3) передбачено внесення змін з урахуванням рекомендацій щодо підвищення ефективності та якості роботи поліцейських комісій і процедури відбору, наданих за результатами аналітичного дослідження, зазначеного у підпункті 2.1.6.1.1
 </t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі - МВС) спільно з Національною поліцією України розробили проекту Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо вдосконалення службової діяльності поліції».
+    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі — МВС) спільно з Національною поліцією України розробили проекту Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо вдосконалення службової діяльності поліції».
 Зазначена законодавча ініціатива 21.08.2024 листом МВС № 24159/01/38-2024 подана на розгляд Уряду.
 28.10.2024 відповідний законопроект зареєстровано у Верховній Раді України як проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції" (реєстр. № 12159).
 Водночас 17.07.2025 законопроект реєстр. № 12159 від 28.10.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 31.07.2025 МВС подало на розгляд Уряду проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції", який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13716.
-Законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1 та 2 п. 2.1.6.1.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13716, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1 та 2 п. 2.1.6.1.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 1 п. 2.1.6.1.3 додатка 2 до Програми законопроектом має бути встановлено, що «призначення на вищу посаду в поліції, яка передбачає здійснення керівних функцій, здійснюється виключно на умовах конкурсу».
 Змінами до ч. 3 ст. 52 Закону України «Про Національну поліцію», запропонованими у законопроекті від 29.08.2025 № 13716, передбачено, що конкурс на посаду поліцейського обов’язково проводиться «серед кандидатів для призначення на керівні посади згідно з переліком, який затверджується Міністерством внутрішніх справ України». Запропонована редакція абз. 3 ч. 3 ст. 52 Закону України «Про Національну поліцію» містить ризики її тлумачення у спосіб, за якого Міністр внутрішніх справ України визначатиме не перелік керівних посад у поліції як такий, а перелік керівних посад, призначення на які має здійснюватися на умовах конкурсу. Такий підхід, на думку Національного агентства, істотно звужує потенціал закладеної в Програму реформи добору на керівні посади в поліції, до того ж надаючи керівнику МВС нічим не регламентовану дискрецію щодо виокремлення серед керівних посад тих, призначення на які має здійснюватися на засадах конкурсу.
 До того ж згідно з положеннями п.п. 2 п. 2.1.6.1.3 додатка 2 до Програми, законопроектом має бути визначено, що доброчесність є одним із критеріїв, яким повинен відповідати поліцейський, який претендує на зайняття вищої посади.
 Отже, з огляду на зміст Програми критерій доброчесності мав би бути імплементований в процедури проведення:
 а) конкурсу на посаду, яка передбачає здійснення керівних функцій;
 б) добору на вищу посаду в порядку атестування, передбаченого п. 1 ч. 2 ст. 57 Закону України «Про Національну поліцію».
 Натомість законопроектом прямо передбачено впровадження оцінки доброчесності лише щодо процедури атестування (зміна до абз. 1 ч. 1 ст. 57 Закону України «Про Національну поліцію»), яка з урахуванням інших змін, передбачених законопроектом, не поширюється на добір на вищі посади в поліції, що передбачають здійснення керівних функцій.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.1.6.2</t>
   </si>
   <si>
     <t>Проаналізовано практику застосування норм Дисциплінарного статуту Національної поліції України, підготовлено пропозиції щодо внесення змін до нього</t>
   </si>
   <si>
     <t>2.1.6.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Забезпечення проведення аналітичного дослідження, предметом якого є аналіз ефективності застосування норм Дисциплінарного статуту Національної поліції з 2018 року до лютого 2022 р., в якому, зокрема, зазначено (із виокремленням за кожним показником даних щодо молодшого, середнього, старшого та вищого складу поліції):
 1) загальну кількість проведених службових розслідувань;
 2) кількість зареєстрованих заяв, скарг та повідомлень громадян, посадових осіб, інших поліцейських, медіа, рапортів про вчинення поліцейським порушення, що має ознаки дисциплінарного проступку;
 3) кількість службових розслідувань за відомостями про порушення поліцейським конституційних прав і свобод людини і громадянина;
@@ -248,86 +249,88 @@
   </si>
   <si>
     <t>30  листопада 2023 року відбулося експертне обговорення звіту за результатами аналітичного дослідженння, предметом якого є аналіз ефективності застосування норм Дисциплінарного статуту Національної поліції з 2018 року до лютого 2022 р., та підготовлено звіт, який оприлюднено на сайті МВС .</t>
   </si>
   <si>
     <t>2.1.6.2.3</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким передбачено:
 1) створення та функціонування двох типів дисциплінарних комісій:
 для проведення службових розслідувань згідно з відомостями про порушення поліцейськими службової дисципліни;
 з розгляду питань щодо порушення поліцейськими прав людини або громадянина;
 2) включення до складу дисциплінарних комісій з розгляду питань щодо порушення поліцейськими прав людини або громадянина не менше половини членів, які є авторитетними і відомими представниками громадськості, правозахисних організацій;
 3) що кількість та склад дисциплінарних комісій центрального органу управління поліції затверджує Міністр внутрішніх справ, а кількість та склад дисциплінарних комісій територіальних (зокрема міжрегіональних) органів поліції — Голова Національної поліції;
 4) право дисциплінарної комісії для виконання своїх повноважень надсилати запити до органів (підрозділів) поліції, інших органів державної влади, органів місцевого самоврядування, юридичних осіб з метою збирання матеріалів, необхідних для проведення службового розслідування; строки, підстави і форми надання органами (підрозділами) поліції, іншими органами державної влади, органами місцевого самоврядування, юридичними особами інформації дисциплінарним комісіям, а також підстави для відмови у наданні інформації;
 5) що висновок дисциплінарної комісії за результатами службового розслідування затверджується керівником, який призначив службове розслідування;
 6) що уповноважений накладати дисциплінарне стягнення керівник поліцейського під час вирішення питання про накладення або ненакладення дисциплінарного стягнення керується висновком дисциплінарної комісії з розгляду питань щодо порушення поліцейськими прав людини або громадянина, а в разі незгоди з таким висновком долучає до нього висловлену в письмовій формі окрему думку з обґрунтуванням своєї правової позиції, а також має право застосувати дисциплінарне стягнення, що відрізняється від запропонованого дисциплінарною комісією з розгляду питань щодо порушення поліцейськими прав людини або громадянина, але не більш як на один ступінь;
 7) ознаки та перелік дисциплінарних проступків поліцейських, якими порушуються права та свободи людини і громадянина і за які дисциплінарна комісія з розгляду питань щодо порушення поліцейськими прав людини або громадянина може, зокрема, рекомендувати застосувати дисциплінарне стягнення у вигляді звільнення з посади із залишенням на службі або звільнення із служби в поліції;
 8) внесення змін з урахуванням рекомендацій щодо підвищення ефективності та якості роботи дисциплінарних комісій, наданих за результатами дослідження, зазначеного у підпункті 2.1.6.2.1
 </t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
-    <t>Відповідно до постанови Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023–2025 роки" внесено зміни до змісту заходу. З огляду на це Національна поліція України (далі - НПУ) розробила оновлений проект Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» . Зазначений законопроект погоджено з усіма заінтересованими органами, у тому числі правоохоронними органами, на працівників яких поширюється дія Дисциплінарного статуту НПУ, а також проведено відповідні експертизи відповідно до положень Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950.
+    <t>Відповідно до постанови Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023–2025 роки" внесено зміни до змісту заходу. З огляду на це Національна поліція України (далі — НПУ) розробила оновлений проект Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій». Зазначений законопроект погоджено з усіма заінтересованими органами, у тому числі правоохоронними органами, на працівників яких поширюється дія Дисциплінарного статуту НПУ, а також проведено відповідні експертизи відповідно до положень Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950.
 24.06.2025 доопрацьований з урахуванням зауважень Секретаріату Кабінету Міністрів відповідний законопроект внесено на розгляд Уряду.
 08.07.2025 проект Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» зареєстровано у Верховній Раді України за № 13458.
 Водночас 17.07.2025 законопроект від 08.07.2025 № 13458 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 29.07.2025 МВС повторно подало на розгляд Уряду вище згаданий законопроект, який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13713.
-Водночас законопроект від 29.08.2025 № 13713 частково відповідає положенням п.п. 2, 3 та 6 п. 2.1.6.2.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13713, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13713 частково відповідає положенням п.п. 2, 3 та 6 п. 2.1.6.2.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 2 п. 2.1.6.2.3 додатка 2 до Програми законопроектом має бути передбачено «включення до складу дисциплінарних комісій з розгляду питань щодо порушення поліцейськими прав людини або громадянина не менше половини членів, які є авторитетними і відомими представниками громадськості, правозахисних організацій». Разом з тим, законопроект від 29.08.2025 № 13713 не містить відповідних положень.
 До того ж, згідно з положеннями п.п. 3 п. 2.1.6.2.3 додатка 2 до Програми, йдеться про повноваження Міністра внутрішніх справ чи Голови Національної поліції України затверджувати кількість та склад дисциплінарних комісій, водночас законопроектом пропонується наділити зазначених суб'єктів повноваженням затвердження лише складу.
-Відповідно до абз. 2 ч. 8 ст. 19 Дисциплінарного статуту Національної поліції України (у редакції законопроекту): "У разі розгляду висновку службового розслідування та незгоди уповноваженого керівника із запропонованим у ньому дисциплінарним стягненням" використано формулювання "у разі", що створює ризики тлумачення в такий спосіб, що встановлює нічим не регламентовану дискрецію щодо розгляду чи не розгляду висновку службового рослідування. Такий підхід не повною мірою узгоджується з положеннями п.п. 6 п. 2.1.6.2.3 додатка 2 до Програми.</t>
+Відповідно до абз. 2 ч. 8 ст. 19 Дисциплінарного статуту Національної поліції України (у редакції законопроекту): "У разі розгляду висновку службового розслідування та незгоди уповноваженого керівника із запропонованим у ньому дисциплінарним стягненням" використано формулювання "у разі", що створює ризики тлумачення в такий спосіб, що встановлює нічим не регламентовану дискрецію щодо розгляду чи не розгляду висновку службового розслідування. Такий підхід не повною мірою узгоджується з положеннями п.п. 6 п. 2.1.6.2.3 додатка 2 до Програми.</t>
   </si>
   <si>
     <t>2.1.6.3</t>
   </si>
   <si>
     <t>Розроблено систему оцінки ефективності роботи працівників Національної поліції, а також електронну систему управління персоналом</t>
   </si>
   <si>
     <t>2.1.6.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким визначено, що:
 1) в рамках процедури атестування поліцейських передбачено обов’язкове оцінювання ефективності поліцейських та додатково до наявних визначено такі критерії оцінювання, як доброчесність (за методом обґрунтованого сумніву), управлінські компетенції (для керівників), а також результативність роботи;
 2) встановлено, що оцінювання ефективності поліцейського в рамках атестування проводиться в електронній системі управління персоналом;
 3) узагальнені результати оцінювання ефективності поліцейських у рамках атестування оприлюднюються на офіційному веб-сайті Національної поліції;
 4) встановлено, що співбесіда як метод оцінювання управлінських компетенцій проводиться лише для поліцейських, які обіймають керівні посади, комісією, до складу якої входить не менше 
 25 відсотків представників громадськості;
 5) рейтинг оцінювання поліцейських та рекомендації електронної системи оцінювання враховуються під час ухвалення управлінських, кадрових рішень у Національній поліції, у тому числі щодо встановлення щомісячних додаткових видів грошового забезпечення, премій
 </t>
   </si>
   <si>
-    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі - МВС) спільно з Національною поліцією України розробили проекту Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо вдосконалення службової діяльності поліції".
+    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі — МВС) спільно з Національною поліцією України розробили проекту Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо вдосконалення службової діяльності поліції".
 Зазначена законодавча ініціатива 21.08.2024 листом МВС № 24159/01/38-2024 подана на розгляд Уряду.
 28.10.2024 відповідний законопроект зареєстровано у Верховній Раді України як проект Закону "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції" (реєстр. 12159).
 Водночас 17.07.2025 законопроект реєстр. № 12159 від 28.10.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 31.07.2025 МВС подало на розгляд Уряду проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції", який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13716.
-Законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1, 2, 3 та 5 п. 2.1.6.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13716, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1, 2, 3 та 5 п. 2.1.6.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 1 п. 2.1.6.3.1 додатка 2 до Програми у рамках процедури атестування поліцейських законопроект від 29.08.2025 № 13716 мав би додатково до наявних впровадити такий критерій оцінювання, як результативність роботи, водночас відповідні пропозиції у ньому відсутні.
 Крім того, вимоги п.п. 2, 3, 5 п. 2.1.6.3.1 додатка 2 до Програми про проведення оцінювання ефективності поліцейського в рамках атестування в електронній системі управління персоналом, про оприлюднення узагальнених результатів оцінювання ефективності поліцейських, а також про врахування результатів атестування під час ухвалення управлінських кадрових рішень поширено лише на процедуру атестування поліцейських, які обіймають керівні посади.</t>
   </si>
   <si>
     <t>2.1.6.3.6</t>
   </si>
   <si>
     <t>Забезпечення проведення аналітичного дослідження, предметом якого є перспективи удосконалення кадрової політики та зміни умов оплати праці поліцейських з метою підвищення конкурентоспроможності служби в поліції на ринку праці, яке, зокрема, містить пропозиції щодо обґрунтованих варіантів вирішення проблеми низької оплати праці поліцейських</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>МВС забезпечено проведення аналітичного дослідження, предметом якого є перспективи вдосконалення кадрової політики та зміни умов оплати праці поліцейських з метою підвищення конкурентоспроможності служби в поліції на ринку праці.
 За результатами моніторингу встановлено, що звіт характеризується загалом високим рівнем доказовості в частині визначення проблеми, оскільки ґрунтується на об'єктивних даних. Звіт також містить пропозиції щодо обґрунтованих варіантів вирішення проблеми низької оплати праці поліцейських.
 З огляду на фактичну відповідність вжитих дій вимогам Державної антикорупційної програми на 2023 - 2025 роки, захід може вважатися таким, що виконано повністю.</t>
   </si>
   <si>
     <t>2.1.6.3.7</t>
   </si>
   <si>
     <t>Проведення презентації звіту за результатами аналітичного дослідження, зазначеного у підпункті 2.1.6.3.6, його експертного обговорення, розгляд пропозицій та зауважень до нього</t>
   </si>
   <si>
     <t>01.11.2023</t>