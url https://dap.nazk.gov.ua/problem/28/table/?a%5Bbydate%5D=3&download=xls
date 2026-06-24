--- v0 (2026-05-07)
+++ v1 (2026-06-24)
@@ -106,51 +106,51 @@
   <si>
     <t>2.1.7.2.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, відповідно до якого звільнення працівників правоохоронних органів можливе у разі набрання законної сили рішенням суду про притягнення до адміністративної чи кримінальної відповідальності за вчинення корупційного або пов’язаного з корупцією правопорушення, яким на працівника накладено стягнення або покарання у виді позбавлення права обіймати посади або займатись діяльністю, що пов’язані з виконанням функцій держави або місцевого самоврядування</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Здійснюється підготовка зазначеного законопроекту. 
+    <t>Здійснюється підготовка зазначеного законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.7.3</t>
   </si>
   <si>
     <t>Запроваджено дієвий механізм здійснення незалежної оцінки (аудиту) ефективності діяльності Національного антикорупційного бюро та Спеціалізованої антикорупційної прокуратури</t>
   </si>
   <si>
     <t>2.1.7.3.1</t>
   </si>
   <si>
     <t>Розроблення  та подання Кабінетові Міністрів України проекту закону, яким запроваджено періодичне проведення зовнішньої незалежної оцінки (аудиту) ефективності діяльності Спеціалізованої антикорупційної прокуратури, яку здійснюватимуть визнані міжнародні експерти, запропоновані міжнародними та іноземними організаціями, що надавали Україні міжнародну технічну допомогу у сфері запобігання і протидії корупції</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>30.11.2024</t>