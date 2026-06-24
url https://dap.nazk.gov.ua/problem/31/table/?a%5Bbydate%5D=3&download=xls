--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$27</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -147,50 +147,52 @@
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.2.3.1.2</t>
   </si>
   <si>
     <t>Введення в експлуатацію модуля оцінки регуляторного навантаження на різні види бізнесу</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>модуль оцінки регуляторного навантаження введено в експлуатацію</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Впродовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів- до порталу, проведення навчальних та інших заходів).
 Виконання заходу залежить від створення нормативного поля, що є обов’язковою умовою для належного функціонування Регуляторного порталу, зокрема, прийняття постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
 Інформація за 4 квартал 2025 року.
 Для введення в експлуатацію необхідно прийняти постанову Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
+Інформація за 1 квартал 2026 року.
+Станом на звітний період додаткові відомості відсутні. Постанова Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» Урядом не прийнята.
 З огляду на те, що дата завершення заходу настала, показник виконання заходу недосягнутий, захід 2.2.3.1.2. не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.2.3.1.3</t>
   </si>
   <si>
     <t>Розроблення ІТ-інструмента “Регуляторний дашборд”</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>державний бюджет  та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>“Регуляторний дашборд” розроблено</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана виконавцем у 2 кварталі 2025 року.
@@ -203,51 +205,53 @@
 6. Посилання на Регуляторний портал: https://regulation.gov.ua/.
 7. Системно враховуючи інформацію, зокрема повідомлення про створення та підтвердження розміщення ІТ-інструмента “Регуляторний дашборд” на Регуляторному порталі, захід є виконаний повністю та вчасно.</t>
   </si>
   <si>
     <t>2.2.3.1.4</t>
   </si>
   <si>
     <t>Оприлюднення ІТ-інструмента “Регуляторний дашборд”</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>“Регуляторний дашборд” оприлюднено</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Вдовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів до порталу, проведення навчальних та інших заходів). Також відбудеться оприлюднення "Регуляторного дашборду".
 Інформація за 4 квартал 2025 року.
 Державна регуляторна служба України повідомляє, що ІТ-інструмент “Регуляторний дашборд” є складовою частиною Регуляторного порталу. Оприлюднення ІТ-інструмента «Регуляторний дашборд» відбуватиметься в рамках введення в експлуатацію Регуляторного порталу (захід ДАП 2.2.3.2.2).
 Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2025 (дата початку виконання) – 31.10.2025 (дата завершення виконання).
-З огляду на те, що у встановлений строк (до 31.10.2025) не забезпечено оприлюднення ІТ-інструмента «Регуляторний дашборд», захід за результатами моніторингу за IV квартал 2025 року вважається невиконаним.</t>
+Інформація за 1 квартал 2026  року.
+Станом на звітний період додаткові відомості відсутні. Постанова Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», необхідна для виконання заходу, Урядом не прийнята.
+З огляду на те, що у встановлений строк (до 31.10.2025) не забезпечено оприлюднення ІТ-інструмента «Регуляторний дашборд», захід за результатами моніторингу за 1 квартал 2026 року вважається невиконаним.</t>
   </si>
   <si>
     <t>2.2.3.2</t>
   </si>
   <si>
     <t>Забезпечено публічний діалог з бізнес-середовищем щодо дерегуляції</t>
   </si>
   <si>
     <t>2.2.3.2.1</t>
   </si>
   <si>
     <t>Розроблення модуля Регуляторного порталу, який забезпечує взаємодію між бізнес-середовищем, громадськістю та ДРС, іншими органами влади щодо проектів нормативно-правових актів та дерегуляції</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>модуль взаємодії з бізнес-середовищем на ІКС “Регуляторний портал” розроблено</t>
   </si>
   <si>
     <t>1. Інформуючи про активність, спрямовану на виконання заходу у 3 кварталі 2024 року, Державна регуляторна служба повідомляла таке:
 1) 02.07.2024, 04.07.2024 відбулися онлайн зустрічі за участі представників Державної регуляторної служби, проекту МТД EU4Business «Підтримка інституційних органів і політики у сфері МСП (SMEPIS)» та представників проекту ПРООН «Зміцнення членських бізнес-об’єднань мікро-, малих і середніх підприємств в Україні (фаза 2)» для обговорення питань можливої додаткової фінансової підтримки.
@@ -288,92 +292,89 @@
 11. інформуючи про активність, спрямовану на виконання заходу у 3 кварталі 2025 року, Державна регуляторна служба повідомляла таке:
 1) модуль Регуляторного порталу, який забезпечує взаємодію між бізнес-середовищем, громадськістю та ДРС, іншими органами влади щодо проєктів нормативно-правових актів та дерегуляції, Модуль оцінки регуляторного навантаження на різні види бізнесу, ІТ-інструмент «Регуляторний дашборд» - розроблені.
 2) на Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 12. Відповідно до Додатку 2 Програми показник виконання заходу 2.2.3.2.1 сформований як «модуль взаємодії з бізнес-середовищем на ІКС “Регуляторний портал” розроблено».
 13. З огляду на те, що а) настала дата завершення виконання заходу; б) показник виконання заходу досягнутий, за результатами моніторингу за 3 квартал 2025 року захід 2.2.3.2.1 є таким, що виконаний повністю, проте невчасно.</t>
   </si>
   <si>
     <t>2.2.3.2.2</t>
   </si>
   <si>
     <t>Введення в експлуатацію модуля Регуляторного порталу, який забезпечує взаємодію між бізнес-середовищем, громадськістю та ДРС, іншими органами влади щодо проектів нормативно-правових актів та дерегуляції</t>
   </si>
   <si>
     <t>01.02.2025</t>
   </si>
   <si>
     <t>модуль взаємодії з бізнес-середовищем на ІКС “Регуляторний портал” введено в експлуатацію</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Впродовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів до порталу, проведення навчальних та інших заходів).
 Виконання заходу залежить від створення нормативного поля, що є обов’язковою умовою для належного функціонування Регуляторного порталу, зокрема, прийняття постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
 Інформація за 4 квартал 2025 року.
 Державна регуляторна служба України повідомляє, що Регуляторний портал створено: https://regulation.gov.ua/. Для введення в експлуатацію необхідно прийняти постанову Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
-З огляду на те, що дата завершення заходу настала, показник виконання заходу недосягнутий, захід 2.2.3.2.2. є невиконаний.</t>
+Інформація за 1 квартал 2026 року.
+Станом на звітний період додаткові відомості відсутні. Постанова Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», необхідна для виконання заходу, Урядом не прийнята.
+З огляду на те, що дата завершення заходу настала, показник виконання недосягнутий, захід 2.2.3.2.2. є невиконаний.</t>
   </si>
   <si>
     <t>2.2.3.2.3</t>
   </si>
   <si>
     <t>Проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності через модуль взаємодії на ІКС “Регуляторний портал”</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>план заходів щодо дерегуляції господарської діяльності на ІКС “Регуляторний портал” оприлюднено</t>
-  </si>
-[...14 lines deleted...]
-    <t>розпорядження Кабінету Міністрів України прийнято</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 Проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності (2.2.3.2.3) та розроблення та подання Кабінетові Міністрів України проєкту розпорядження Кабінету Міністрів України про затвердження плану заходів щодо дерегуляції господарської діяльності за результатами проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності (2.2.3.2.4) через модуль взаємодії на ІКС «Регуляторний портал» можливе після введення в експлуатацію Регуляторного порталу (2.2.3.2.2 – 2.2.3.2.3).
 Інформація за 4 квартал 2025 року.
 ДРС листом № 4486/20-25 від 15.10.2025 спільно з громадськістю та заінтересованими ЦОВВ підготовлено пропозиції до плану заходів щодо дерегуляції господарської діяльності та покращення бізнес-клімату на 2026-2027 роки, які надіслано до Мінекономіки для подальшої роботи та прийняття проєкту розпорядження Кабінету Міністрів України «Про внесення змін до розпорядження Кабінету Міністрів України від 4 грудня 2019р. № 1413».
+Інформація за 1 квартал 2026 року.
+ДРС спільно з громадськістю (без можливостей Регуляторного порталу, який ще не введено в експлуатацію) розроблено та погоджено із заінтересованими органами виконавчої влади проект розпорядження Кабінету Міністрів України «Про внесення змін до Плану заходів з дерегуляції господарської діяльності та покращення бізнес-клімату» та листом від 31.03.2026 № 1177/20-26 направлено Мінекономіки для подальшого внесення на розгляд Уряду.
 З огляду на те, що дата завершення виконання заходу настала, а показник виконання заходу недосягнутий, захід не виконано.</t>
+  </si>
+  <si>
+    <t>2.2.3.2.4</t>
+  </si>
+  <si>
+    <t>Розроблення та подання Кабінетові Міністрів України проекту розпорядження Кабінету Міністрів України про затвердження плану заходів щодо дерегуляції господарської діяльності</t>
+  </si>
+  <si>
+    <t>розпорядження Кабінету Міністрів України прийнято</t>
   </si>
   <si>
     <t>2.2.3.3</t>
   </si>
   <si>
     <t>Спрощено та забезпечено можливість відкриття поширених видів бізнесу онлайн згідно з принципом життєвих ситуацій</t>
   </si>
   <si>
     <t>2.2.3.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Визначення переліку найпоширеніших видів бізнесу для подальшого створення можливості їх відкриття он-лайн на Єдиному державному вебпорталі електронних послуг
 </t>
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>Міністерство цифрової трансформації України</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України</t>
   </si>
   <si>
     <t>перелік найбільш поширених видів бізнесу згідно з принципом життєвих ситуацій щодо можливості їх відкриття он-лайн визначено</t>
@@ -535,109 +536,110 @@
   <si>
     <t>Державний бюджет</t>
   </si>
   <si>
     <t>постанову Кабінету Міністрів України прийнято</t>
   </si>
   <si>
     <t>Прийнято постанову Кабінету Міністрів України від 05.07.2024 № 795 “Про реалізацію першого етапу експериментального проекту щодо запровадження Єдиної державної електронної системи дозвільних документів”. З огляду на строк виконання заходу, останній є таким, що виконаний вчасно та повінстю.</t>
   </si>
   <si>
     <t>2.2.3.4.2</t>
   </si>
   <si>
     <t>Розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t>проект концепції розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>Відповідно до інформації за 4 квартал моніторингу.
 1. Для зменшення надмірного регуляторного навантаження на бізнес заходами Державної антикорупційної програми передбачено впровадження Єдиної інтегрованої дозвільної системи доступу до ринків, що має замінити існуючі різноманітні процедури, встановити спрощені правила та забезпечити цифровізацію всіх випадків оформлення господарської діяльності.
 2. Для реалізації зазначеного ІТ-інструменту у 2024 році прийнято постанову Кабінету Міністрів України від 05.07.2024 № 795, якою розпочато реалізацію експериментального проєкту щодо запровадження першого етапу Єдиної державної електронної системи дозвільних документів (далі — єДозвіл). Наразі здійснюється цифровізація визначених дозвільних документів.
-Станом на 07.01.2026 через єДозвіл подано понад 17 000 декларацій відповідності матеріально-технічної бази вимогам законодавства з питань охорони праці. Також технічно реалізовано надання адміністративної послуги з видачі висновку щодо продовження граничних строків розрахунків за окремими операціями з експорту та імпорту товарів.
+Станом на 01.04.2026 через єДозвіл вже подано більше 18 000 декларацій відповідності матеріально-технічної бази вимогам законодавства з питань охорони праці. Оцифровано ліцензії на провадження ветеринарної практики.
+Також технічно реалізовано надання адміністративної послуги з видачі висновку щодо продовження граничних строків розрахунків за окремими операціями з експорту та імпорту товарів.
 3. Крім того, триває бета-тестування послуги з видачі ліцензії на провадження господарської діяльності з обігу наркотичних засобів, психотропних речовин і прекурсорів.
 Оцифрування ліцензії на провадження ветеринарної практики перебуває на фінальній стадії.
 Наразі відібрано послуги для реалізації другого етапу єДозволу, зокрема:
 - дозвіл на виконання робіт підвищеної небезпеки та на експлуатацію (застосування) машин, механізмів, устатковання підвищеної небезпеки;
 - ліцензію на провадження освітньої діяльності у сфері загальної середньої освіти;
 - ліцензію на провадження освітньої діяльності у сфері дошкільної освіти;
 - декларацію про провадження господарської діяльності на період дії воєнного стану (відповідно до постанови Кабінету Міністрів України від 18.03.2022 № 314).
 Загалом передбачається, що через єДозвіл можна буде подавати заяви на отримання всіх дозвільних документів.
 Також, Мінекономіки розроблено та готується для направлення на погодження заінтересованим органам влади проект Закону України "Про спрощення та цифровізацію державного регулювання господарської діяльності шляхом його цифровізації та застосування декларативного принципу", яким зокрема пропонується:
 - узагальнити процедури видачі та адміністрування інструментів державного регулювання;
 - визначити єдиний перелік інструментів державного регулювання бізнесу (ДДХ, ліцензії, декларації, інші адміністративні та публічні послуги);
 - встановити відповідальність за вимагання інструментів, які не включені до Переліку;
 - цифровізувати процес подання декларацій, отримання інших інструментів державного регулювання бізнесу через Єдину державну електронну систему дозвільних документів (єДозвіл);
 - визначити відомості, отримання, збирання, накопичення обробку яких, здійснюватиме єДозвіл щодо виданих ліцензій, документів дозвільного характеру, адміністративних та інших публічних послуг, що дозволить акумулювати інформацію про видані інструменти державного регулювання бізнесу в єДозволі;
 - запровадити взаємодію єДозволу з електронними інформаційно-комунікаційними системами державних органів.
 4. Водночас, згідно з формулюванням індикатора 2 до ОСР 2.2.3.4 Державної антикорупційної програми, концепція Єдиної інтегрованої дозвільної системи доступу до ринків має бути розроблена, зокрема, на основі результатів експериментального проєкту, передбаченого підпунктом 1 пункту 2.2.3.4 Програми.
 5. Постановою Кабінету Міністрів України від 05.07.2024 № 795 встановлено строк реалізації експериментального проєкту — протягом двох років з дня набрання чинності зазначеною постановою.
-6. З огляду на викладене, станом на 4 квартал 2025 року реалізація експериментального проєкту триває, що унеможливлює розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків у визначені строки.
+6. З огляду на викладене, реалізація експериментального проєкту триває, що унеможливлює розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків у визначені строки.
 7. З огляду на те, що а) настала дата завершення виконання заходу; б), проект концепції не розроблено та не оприлюднено для проведення громадського обговорення, захід 2.2.3.4.2. не виконано.</t>
   </si>
   <si>
     <t>2.2.3.4.4</t>
   </si>
   <si>
     <t>Проведення громадського обговорення концепції Єдиної інтегрованої дозвільної системи доступу до ринків та забезпечення її доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
-    <t>Відповідно до інформації за 4 квартал моніторингу.
-1. Для зменшення надмірного регуляторного навантаження на бізнес заходами Державної антикорупційної програми передбачено впровадження Єдиної інтегрованої дозвільної системи доступу до ринків, що має замінити існуючі різноманітні процедури, встановити спрощені правила та забезпечити цифровізацію всіх випадків оформлення господарської діяльності.
+    <t>1. Для зменшення надмірного регуляторного навантаження на бізнес заходами Державної антикорупційної програми передбачено впровадження Єдиної інтегрованої дозвільної системи доступу до ринків, що має замінити існуючі різноманітні процедури, встановити спрощені правила та забезпечити цифровізацію всіх випадків оформлення господарської діяльності.
 2. Для реалізації зазначеного ІТ-інструменту у 2024 році прийнято постанову Кабінету Міністрів України від 05.07.2024 № 795, якою розпочато реалізацію експериментального проєкту щодо запровадження першого етапу Єдиної державної електронної системи дозвільних документів (далі — єДозвіл). Наразі здійснюється цифровізація визначених дозвільних документів.
-Станом на 07.01.2026 через єДозвіл подано понад 17 000 декларацій відповідності матеріально-технічної бази вимогам законодавства з питань охорони праці. Також технічно реалізовано надання адміністративної послуги з видачі висновку щодо продовження граничних строків розрахунків за окремими операціями з експорту та імпорту товарів.
+Станом на 01.04.2026 через єДозвіл вже подано більше 18 000 декларацій відповідності матеріально-технічної бази вимогам законодавства з питань охорони праці. Оцифровано ліцензії на провадження ветеринарної практики.
+Також технічно реалізовано надання адміністративної послуги з видачі висновку щодо продовження граничних строків розрахунків за окремими операціями з експорту та імпорту товарів.
 3. Крім того, триває бета-тестування послуги з видачі ліцензії на провадження господарської діяльності з обігу наркотичних засобів, психотропних речовин і прекурсорів.
 Оцифрування ліцензії на провадження ветеринарної практики перебуває на фінальній стадії.
 Наразі відібрано послуги для реалізації другого етапу єДозволу, зокрема:
 - дозвіл на виконання робіт підвищеної небезпеки та на експлуатацію (застосування) машин, механізмів, устатковання підвищеної небезпеки;
 - ліцензію на провадження освітньої діяльності у сфері загальної середньої освіти;
 - ліцензію на провадження освітньої діяльності у сфері дошкільної освіти;
 - декларацію про провадження господарської діяльності на період дії воєнного стану (відповідно до постанови Кабінету Міністрів України від 18.03.2022 № 314).
 Загалом передбачається, що через єДозвіл можна буде подавати заяви на отримання всіх дозвільних документів.
 Також, Мінекономіки розроблено та готується для направлення на погодження заінтересованим органам влади проект Закону України "Про спрощення та цифровізацію державного регулювання господарської діяльності шляхом його цифровізації та застосування декларативного принципу", яким зокрема пропонується:
 - узагальнити процедури видачі та адміністрування інструментів державного регулювання;
 - визначити єдиний перелік інструментів державного регулювання бізнесу (ДДХ, ліцензії, декларації, інші адміністративні та публічні послуги);
 - встановити відповідальність за вимагання інструментів, які не включені до Переліку;
 - цифровізувати процес подання декларацій, отримання інших інструментів державного регулювання бізнесу через Єдину державну електронну систему дозвільних документів (єДозвіл);
 - визначити відомості, отримання, збирання, накопичення обробку яких, здійснюватиме єДозвіл щодо виданих ліцензій, документів дозвільного характеру, адміністративних та інших публічних послуг, що дозволить акумулювати інформацію про видані інструменти державного регулювання бізнесу в єДозволі;
 - запровадити взаємодію єДозволу з електронними інформаційно-комунікаційними системами державних органів.
 4. Водночас, згідно з формулюванням індикатора 2 до ОСР 2.2.3.4 Державної антикорупційної програми, концепція Єдиної інтегрованої дозвільної системи доступу до ринків має бути розроблена, зокрема, на основі результатів експериментального проєкту, передбаченого підпунктом 1 пункту 2.2.3.4 Програми.
 5. Постановою Кабінету Міністрів України від 05.07.2024 № 795 встановлено строк реалізації експериментального проєкту — протягом двох років з дня набрання чинності зазначеною постановою.
-6. З огляду на викладене, станом на 4 квартал 2025 року реалізація експериментального проєкту триває, що унеможливлює розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків у визначені строки.
+6. З огляду на викладене, реалізація експериментального проєкту триває, що унеможливлює розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків у визначені строки.
 7. З огляду на те, що концепція Єдиної інтегрованої дозвільної системи доступу до ринків не була розроблена, недосягнення показника виконання заходу та настання дати завершення виконання, захід 2.2.3.4.4. не виконано.</t>
   </si>
   <si>
     <t>2.2.3.5</t>
   </si>
   <si>
     <t>Скасовано зайву звітність: підприємці не подають декілька разів одну інформацію в різні органи влади; кабінет платника податків інтегровано у зручний єдиний державний веб-портал електронних послуг</t>
   </si>
   <si>
     <t>2.2.3.5.2</t>
   </si>
   <si>
     <t>Інтеграція кабінету платника податків у Єдиний державний вебпортал електронних послуг</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>Державна податкова служба України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
@@ -844,51 +846,52 @@
   </si>
   <si>
     <t>2.2.3.6.2</t>
   </si>
   <si>
     <t>Щопіврічний моніторинг розроблення та набрання чинності нормативно-правовими актами, спрямованими на виконання пропозицій Міжвідомчої робочої групи з питань прискореного перегляду інструментів державного регулювання господарської діяльності</t>
   </si>
   <si>
     <t xml:space="preserve">результати моніторингу оприлюднено </t>
   </si>
   <si>
     <t>За результатами моніторингу за 1 квартал 2025 року, відповідно інформації, МРГ опрацювала 1323 регуляторних інструментів для бізнесу.
 З них:
 - 456 рекомендовано скасувати;
 -283 залишити без змін;
 - 584 рекомендовано оптимізувати;
 - 352 скасовано.
 Інформація доступна за посиланням: https://deregulation.me.gov.ua
 За результатами моніторингу за 2 квартал 2025 року, відповідно до інформації, МРГ опрацювала 1323 регуляторних інструментів для бізнесу.
 З них:
 - 456 рекомендовано скасувати;
 - 584 рекомендовано оптимізувати.
 За результатами моніторингу за 2 квартал 2025 року, відповідно до інформації: 584 рекомендовано оптимізувати, 456 рекомендовано скасувати.
 З огляду на вищенаписане, прогрес у виконанні заходу відсутній.
 За результатами моніторингу за 4 квартал 2025 року, відповідно до інформації Міністерства економіки, довкілля та сільського господарства України: 584 рекомендовано оптимізувати, 456 рекомендовано скасувати (інформація доступна за посиланням: https://deregulation.me.gov.ua/).
-З огляду на те, що а) настала дата завершення виконання заходу; б) замість безпосереднього моніторингу розроблення та набрання чинності нормативно-правовими актами, спрямованих на реалізацію пропозицій МРГ, надавалися посилання на діяльність МРГ, захід 2.2.3.6.2. не виконано.</t>
+За інформацією, наданою Міністерством економіки, довкілля та сільського господарства України, за 1 квартал 2026 року, в період з вересня 2023 року до грудня 2025 року моніторинг проведено, прийнято 37 нормативно-правових актів, якими скасовано 357 інструментів державного регулювання бізнесу. При цьому надана інформація не підкріплена джерелом, яке б її підтверджувало.
+З огляду на те, що а) настала дата завершення виконання заходу; б) замість безпосереднього моніторингу розроблення та набрання чинності нормативно-правовими актами, спрямованих на реалізацію пропозицій МРГ, надавалися посилання на діяльність МРГ, захід 2.2.3.6.2. вважається невиконаним.</t>
   </si>
   <si>
     <t>2.2.3.7</t>
   </si>
   <si>
     <t xml:space="preserve">Забезпечено функціонування  каналів співробітництва з Радою бізнес-омбудсмена, спрямованих на імплементацію її системних рекомендацій та усунення перешкод для ведення бізнесу </t>
   </si>
   <si>
     <t>2.2.3.7.1</t>
   </si>
   <si>
     <t>Укладення Меморандумів про співпрацю та партнерство між Радою бізнес-омбудсмена та заінтересованими органами державної влади</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>Рада бізнес-омбудсмена</t>
   </si>
   <si>
     <t>Меморандуми про співпрацю та партнерство між Радою бізнес-омбудсмена та заінтересованими органами державної влади укладено</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана  Радою  бізнес-омбудсмена:
 1) станом  на  31.12.2023  Радою  було  укладено  меморандуми  про  співпрацю  та  партнерство  з  основними органами державної влади, які тим чи іншим чином мають відношення до скарг, з якими до  Ради звертається бізнес. 
@@ -1810,933 +1813,933 @@
         <v>73</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>74</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I11" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="J11" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="J11" s="2" t="s">
+      <c r="K11" s="2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="O11" s="2" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="G12" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="G12" s="2" t="s">
+      <c r="H12" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="H12" s="2" t="s">
+      <c r="I12" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="I12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J12" s="2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="K12" s="2"/>
       <c r="L12" s="2" t="s">
         <v>69</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>70</v>
       </c>
       <c r="N12" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="O12" s="2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q12" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="G13" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="G13" s="2" t="s">
+      <c r="H13" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="H13" s="2" t="s">
+      <c r="I13" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="I13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J13" s="2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="K13" s="2"/>
       <c r="L13" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="M13" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="M13" s="2" t="s">
+      <c r="N13" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="N13" s="2" t="s">
+      <c r="O13" s="2" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q13" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="G14" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="G14" s="2" t="s">
+      <c r="H14" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="H14" s="2" t="s">
+      <c r="I14" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="I14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J14" s="2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="K14" s="2"/>
       <c r="L14" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="M14" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="M14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="2" t="s">
+      <c r="O14" s="2" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="P14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q14" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E15" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="G15" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="G15" s="2" t="s">
+      <c r="H15" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="H15" s="2" t="s">
+      <c r="I15" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="I15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J15" s="2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="K15" s="2"/>
       <c r="L15" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="M15" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="M15" s="2" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="2" t="s">
+      <c r="O15" s="2" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="P15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E16" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="E16" s="3" t="s">
+      <c r="F16" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="F16" s="3" t="s">
+      <c r="G16" s="3" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>57</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K16" s="3"/>
       <c r="L16" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="M16" s="3" t="s">
         <v>70</v>
       </c>
       <c r="N16" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="O16" s="3" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E17" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="E17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>42</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="M17" s="3" t="s">
         <v>70</v>
       </c>
       <c r="N17" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="O17" s="3" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="P17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="E18" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="E18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="G18" s="3" t="s">
+      <c r="H18" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="H18" s="3" t="s">
+      <c r="I18" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="I18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J18" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="M18" s="3" t="s">
         <v>70</v>
       </c>
       <c r="N18" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="O18" s="3" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>39</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="F19" s="2" t="s">
+      <c r="G19" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="G19" s="2" t="s">
+      <c r="H19" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="H19" s="2" t="s">
+      <c r="I19" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="I19" s="2" t="s">
+      <c r="J19" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="K19" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="J19" s="2" t="s">
-[...2 lines deleted...]
-      <c r="K19" s="2" t="s">
+      <c r="L19" s="2" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N19" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="O19" s="2" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="P19" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q19" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D20" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E20" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="E20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="G20" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="G20" s="2" t="s">
+      <c r="H20" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="I20" s="2" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="J20" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="2" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="L20" s="2" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>70</v>
       </c>
       <c r="N20" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="O20" s="2" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="P20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q20" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D21" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="E21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="G21" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="G21" s="2" t="s">
+      <c r="H21" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="H21" s="2" t="s">
+      <c r="I21" s="2" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="J21" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K21" s="2" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="L21" s="2" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>70</v>
       </c>
       <c r="N21" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="O21" s="2" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="P21" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q21" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D22" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E22" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="E22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="G22" s="2" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="J22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K22" s="2"/>
       <c r="L22" s="2" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>70</v>
       </c>
       <c r="N22" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="O22" s="2" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="P22" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q22" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="E23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="G23" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="G23" s="2" t="s">
+      <c r="H23" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="H23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I23" s="2" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K23" s="2"/>
       <c r="L23" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="M23" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="M23" s="2" t="s">
+      <c r="N23" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="N23" s="2" t="s">
+      <c r="O23" s="2" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="P23" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q23" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E24" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="E24" s="3" t="s">
+      <c r="F24" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="F24" s="3" t="s">
+      <c r="G24" s="3" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>57</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K24" s="3"/>
       <c r="L24" s="3" t="s">
         <v>69</v>
       </c>
       <c r="M24" s="3" t="s">
         <v>70</v>
       </c>
       <c r="N24" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="O24" s="3" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D25" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E25" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="E25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="G25" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="G25" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="3" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K25" s="3"/>
       <c r="L25" s="3" t="s">
         <v>69</v>
       </c>
       <c r="M25" s="3" t="s">
         <v>70</v>
       </c>
       <c r="N25" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="O25" s="3" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>39</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D26" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="E26" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="F26" s="2" t="s">
+      <c r="G26" s="2" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I26" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="J26" s="2" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="K26" s="2"/>
       <c r="L26" s="2" t="s">
         <v>69</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>70</v>
       </c>
       <c r="N26" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="O26" s="2" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="P26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q26" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D27" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="E27" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="E27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="G27" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="G27" s="2" t="s">
+      <c r="H27" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="H27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I27" s="2" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="K27" s="2"/>
       <c r="L27" s="2" t="s">
         <v>69</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>70</v>
       </c>
       <c r="N27" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="O27" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="O27" s="2" t="s">
+      <c r="P27" s="2" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="Q27" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q27"/>
   <mergeCells>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="D3:D6"/>
     <mergeCell ref="E3:E6"/>
     <mergeCell ref="Q3:Q6"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="B7:B10"/>
     <mergeCell ref="C7:C10"/>
     <mergeCell ref="D7:D10"/>
     <mergeCell ref="E7:E10"/>
     <mergeCell ref="Q7:Q10"/>
     <mergeCell ref="A11:A15"/>
     <mergeCell ref="B11:B15"/>
     <mergeCell ref="C11:C15"/>
     <mergeCell ref="D11:D15"/>
     <mergeCell ref="E11:E15"/>