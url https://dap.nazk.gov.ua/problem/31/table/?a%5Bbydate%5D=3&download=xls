--- v1 (2026-06-24)
+++ v2 (2026-08-14)
@@ -147,53 +147,51 @@
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.2.3.1.2</t>
   </si>
   <si>
     <t>Введення в експлуатацію модуля оцінки регуляторного навантаження на різні види бізнесу</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>модуль оцінки регуляторного навантаження введено в експлуатацію</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Впродовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів- до порталу, проведення навчальних та інших заходів).
 Виконання заходу залежить від створення нормативного поля, що є обов’язковою умовою для належного функціонування Регуляторного порталу, зокрема, прийняття постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
 Інформація за 4 квартал 2025 року.
 Для введення в експлуатацію необхідно прийняти постанову Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
-Інформація за 1 квартал 2026 року.
-[...1 lines deleted...]
-З огляду на те, що дата завершення заходу настала, показник виконання заходу недосягнутий, захід 2.2.3.1.2. не виконано.</t>
+Протягом 1 та 2 кварталів 2026 року змін щодо виконання заходу не відбулося. Постанову Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» Урядом не прийнято. Оскільки строк виконання заходу закінчився, а показник його виконання не досягнуто, захід 2.2.3.1.2. залишається невиконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.2.3.1.3</t>
   </si>
   <si>
     <t>Розроблення ІТ-інструмента “Регуляторний дашборд”</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>державний бюджет  та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>“Регуляторний дашборд” розроблено</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана виконавцем у 2 кварталі 2025 року.
 1. ІТ-інструмент “Регуляторний дашборд” є частиною модуля Регуляторного порталу, який розроблено відповідно до заходу 2.2.3.2.1. У травні завершено розробку модулів ЄІС «Регуляторний портал», його функціональної публічної частини та адміністративної панелі управління контентом. Проведено тестування процесів на відповідність останньої версії порталу. Співробітникам ДРС передані ключі та кредити для безпосереднього тестування кабінету користувача Регуляторного порталу.
@@ -205,53 +203,54 @@
 6. Посилання на Регуляторний портал: https://regulation.gov.ua/.
 7. Системно враховуючи інформацію, зокрема повідомлення про створення та підтвердження розміщення ІТ-інструмента “Регуляторний дашборд” на Регуляторному порталі, захід є виконаний повністю та вчасно.</t>
   </si>
   <si>
     <t>2.2.3.1.4</t>
   </si>
   <si>
     <t>Оприлюднення ІТ-інструмента “Регуляторний дашборд”</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>“Регуляторний дашборд” оприлюднено</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Вдовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів до порталу, проведення навчальних та інших заходів). Також відбудеться оприлюднення "Регуляторного дашборду".
 Інформація за 4 квартал 2025 року.
 Державна регуляторна служба України повідомляє, що ІТ-інструмент “Регуляторний дашборд” є складовою частиною Регуляторного порталу. Оприлюднення ІТ-інструмента «Регуляторний дашборд» відбуватиметься в рамках введення в експлуатацію Регуляторного порталу (захід ДАП 2.2.3.2.2).
 Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2025 (дата початку виконання) – 31.10.2025 (дата завершення виконання).
-Інформація за 1 квартал 2026  року.
+Інформація за 1 квартал 2026 року.
 Станом на звітний період додаткові відомості відсутні. Постанова Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», необхідна для виконання заходу, Урядом не прийнята.
-З огляду на те, що у встановлений строк (до 31.10.2025) не забезпечено оприлюднення ІТ-інструмента «Регуляторний дашборд», захід за результатами моніторингу за 1 квартал 2026 року вважається невиконаним.</t>
+З огляду на те, що у встановлений строк (до 31.10.2025) не забезпечено оприлюднення ІТ-інструмента «Регуляторний дашборд», захід за результатами моніторингу за 1 квартал 2026 року вважається невиконаним.
+Станом на 2 квартал 2026 року нових обставин, що свідчили б про зміну стану виконання заходу, не встановлено.</t>
   </si>
   <si>
     <t>2.2.3.2</t>
   </si>
   <si>
     <t>Забезпечено публічний діалог з бізнес-середовищем щодо дерегуляції</t>
   </si>
   <si>
     <t>2.2.3.2.1</t>
   </si>
   <si>
     <t>Розроблення модуля Регуляторного порталу, який забезпечує взаємодію між бізнес-середовищем, громадськістю та ДРС, іншими органами влади щодо проектів нормативно-правових актів та дерегуляції</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>модуль взаємодії з бізнес-середовищем на ІКС “Регуляторний портал” розроблено</t>
   </si>
   <si>
     <t>1. Інформуючи про активність, спрямовану на виконання заходу у 3 кварталі 2024 року, Державна регуляторна служба повідомляла таке:
 1) 02.07.2024, 04.07.2024 відбулися онлайн зустрічі за участі представників Державної регуляторної служби, проекту МТД EU4Business «Підтримка інституційних органів і політики у сфері МСП (SMEPIS)» та представників проекту ПРООН «Зміцнення членських бізнес-об’єднань мікро-, малих і середніх підприємств в Україні (фаза 2)» для обговорення питань можливої додаткової фінансової підтримки.
@@ -294,78 +293,80 @@
 2) на Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 12. Відповідно до Додатку 2 Програми показник виконання заходу 2.2.3.2.1 сформований як «модуль взаємодії з бізнес-середовищем на ІКС “Регуляторний портал” розроблено».
 13. З огляду на те, що а) настала дата завершення виконання заходу; б) показник виконання заходу досягнутий, за результатами моніторингу за 3 квартал 2025 року захід 2.2.3.2.1 є таким, що виконаний повністю, проте невчасно.</t>
   </si>
   <si>
     <t>2.2.3.2.2</t>
   </si>
   <si>
     <t>Введення в експлуатацію модуля Регуляторного порталу, який забезпечує взаємодію між бізнес-середовищем, громадськістю та ДРС, іншими органами влади щодо проектів нормативно-правових актів та дерегуляції</t>
   </si>
   <si>
     <t>01.02.2025</t>
   </si>
   <si>
     <t>модуль взаємодії з бізнес-середовищем на ІКС “Регуляторний портал” введено в експлуатацію</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 На Регуляторний портал можна перейти за посиланням: https://regulation.gov.ua/.
 Впродовж 3-х місяців після прийняття розробленого ДРС проєкту постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», який листом Мінекономіки від 24.09.2025 за № 3623-02/64834-01 подано на розгляд КМУ, ДРС буде вжито заходів, необхідних для введення в експлуатацію відповідних модулів Регуляторного порталу (надання регуляторним органам методичних рекомендацій, доступів до порталу, проведення навчальних та інших заходів).
 Виконання заходу залежить від створення нормативного поля, що є обов’язковою умовою для належного функціонування Регуляторного порталу, зокрема, прийняття постанови Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
 Інформація за 4 квартал 2025 року.
 Державна регуляторна служба України повідомляє, що Регуляторний портал створено: https://regulation.gov.ua/. Для введення в експлуатацію необхідно прийняти постанову Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності» (подано Мінекономіки у КМУ 24.09.2025).
 Інформація за 1 квартал 2026 року.
 Станом на звітний період додаткові відомості відсутні. Постанова Кабінету Міністрів України «Про реалізацію експериментального проєкту щодо цифровізації регуляторної діяльності», необхідна для виконання заходу, Урядом не прийнята.
-З огляду на те, що дата завершення заходу настала, показник виконання недосягнутий, захід 2.2.3.2.2. є невиконаний.</t>
+З огляду на те, що дата завершення заходу настала, показник виконання недосягнутий, захід 2.2.3.2.2. є невиконаний.
+Станом на 2 квартал 2026 року нових обставин, що свідчили б про зміну стану виконання заходу, не встановлено.</t>
   </si>
   <si>
     <t>2.2.3.2.3</t>
   </si>
   <si>
     <t>Проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності через модуль взаємодії на ІКС “Регуляторний портал”</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>план заходів щодо дерегуляції господарської діяльності на ІКС “Регуляторний портал” оприлюднено</t>
   </si>
   <si>
     <t>Інформація за 3 квартал 2025 року.
 Проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності (2.2.3.2.3) та розроблення та подання Кабінетові Міністрів України проєкту розпорядження Кабінету Міністрів України про затвердження плану заходів щодо дерегуляції господарської діяльності за результатами проведення аналізу та узагальнення пропозицій від бізнес-середовища та громадськості до плану заходів щодо дерегуляції господарської діяльності (2.2.3.2.4) через модуль взаємодії на ІКС «Регуляторний портал» можливе після введення в експлуатацію Регуляторного порталу (2.2.3.2.2 – 2.2.3.2.3).
 Інформація за 4 квартал 2025 року.
 ДРС листом № 4486/20-25 від 15.10.2025 спільно з громадськістю та заінтересованими ЦОВВ підготовлено пропозиції до плану заходів щодо дерегуляції господарської діяльності та покращення бізнес-клімату на 2026-2027 роки, які надіслано до Мінекономіки для подальшої роботи та прийняття проєкту розпорядження Кабінету Міністрів України «Про внесення змін до розпорядження Кабінету Міністрів України від 4 грудня 2019р. № 1413».
 Інформація за 1 квартал 2026 року.
 ДРС спільно з громадськістю (без можливостей Регуляторного порталу, який ще не введено в експлуатацію) розроблено та погоджено із заінтересованими органами виконавчої влади проект розпорядження Кабінету Міністрів України «Про внесення змін до Плану заходів з дерегуляції господарської діяльності та покращення бізнес-клімату» та листом від 31.03.2026 № 1177/20-26 направлено Мінекономіки для подальшого внесення на розгляд Уряду.
-З огляду на те, що дата завершення виконання заходу настала, а показник виконання заходу недосягнутий, захід не виконано.</t>
+З огляду на те, що дата завершення виконання заходу настала, а показник виконання заходу недосягнутий, захід не виконано.
+Станом на 2 квартал 2026 року нових обставин, що свідчили б про зміну стану виконання заходу, не встановлено.</t>
   </si>
   <si>
     <t>2.2.3.2.4</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту розпорядження Кабінету Міністрів України про затвердження плану заходів щодо дерегуляції господарської діяльності</t>
   </si>
   <si>
     <t>розпорядження Кабінету Міністрів України прийнято</t>
   </si>
   <si>
     <t>2.2.3.3</t>
   </si>
   <si>
     <t>Спрощено та забезпечено можливість відкриття поширених видів бізнесу онлайн згідно з принципом життєвих ситуацій</t>
   </si>
   <si>
     <t>2.2.3.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Визначення переліку найпоширеніших видів бізнесу для подальшого створення можливості їх відкриття он-лайн на Єдиному державному вебпорталі електронних послуг
 </t>
   </si>
   <si>
     <t>31.08.2023</t>
@@ -556,91 +557,94 @@
   </si>
   <si>
     <t>Відповідно до інформації за 4 квартал моніторингу.
 1. Для зменшення надмірного регуляторного навантаження на бізнес заходами Державної антикорупційної програми передбачено впровадження Єдиної інтегрованої дозвільної системи доступу до ринків, що має замінити існуючі різноманітні процедури, встановити спрощені правила та забезпечити цифровізацію всіх випадків оформлення господарської діяльності.
 2. Для реалізації зазначеного ІТ-інструменту у 2024 році прийнято постанову Кабінету Міністрів України від 05.07.2024 № 795, якою розпочато реалізацію експериментального проєкту щодо запровадження першого етапу Єдиної державної електронної системи дозвільних документів (далі — єДозвіл). Наразі здійснюється цифровізація визначених дозвільних документів.
 Станом на 01.04.2026 через єДозвіл вже подано більше 18 000 декларацій відповідності матеріально-технічної бази вимогам законодавства з питань охорони праці. Оцифровано ліцензії на провадження ветеринарної практики.
 Також технічно реалізовано надання адміністративної послуги з видачі висновку щодо продовження граничних строків розрахунків за окремими операціями з експорту та імпорту товарів.
 3. Крім того, триває бета-тестування послуги з видачі ліцензії на провадження господарської діяльності з обігу наркотичних засобів, психотропних речовин і прекурсорів.
 Оцифрування ліцензії на провадження ветеринарної практики перебуває на фінальній стадії.
 Наразі відібрано послуги для реалізації другого етапу єДозволу, зокрема:
 - дозвіл на виконання робіт підвищеної небезпеки та на експлуатацію (застосування) машин, механізмів, устатковання підвищеної небезпеки;
 - ліцензію на провадження освітньої діяльності у сфері загальної середньої освіти;
 - ліцензію на провадження освітньої діяльності у сфері дошкільної освіти;
 - декларацію про провадження господарської діяльності на період дії воєнного стану (відповідно до постанови Кабінету Міністрів України від 18.03.2022 № 314).
 Загалом передбачається, що через єДозвіл можна буде подавати заяви на отримання всіх дозвільних документів.
 Також, Мінекономіки розроблено та готується для направлення на погодження заінтересованим органам влади проект Закону України "Про спрощення та цифровізацію державного регулювання господарської діяльності шляхом його цифровізації та застосування декларативного принципу", яким зокрема пропонується:
 - узагальнити процедури видачі та адміністрування інструментів державного регулювання;
 - визначити єдиний перелік інструментів державного регулювання бізнесу (ДДХ, ліцензії, декларації, інші адміністративні та публічні послуги);
 - встановити відповідальність за вимагання інструментів, які не включені до Переліку;
 - цифровізувати процес подання декларацій, отримання інших інструментів державного регулювання бізнесу через Єдину державну електронну систему дозвільних документів (єДозвіл);
 - визначити відомості, отримання, збирання, накопичення обробку яких, здійснюватиме єДозвіл щодо виданих ліцензій, документів дозвільного характеру, адміністративних та інших публічних послуг, що дозволить акумулювати інформацію про видані інструменти державного регулювання бізнесу в єДозволі;
 - запровадити взаємодію єДозволу з електронними інформаційно-комунікаційними системами державних органів.
 4. Водночас, згідно з формулюванням індикатора 2 до ОСР 2.2.3.4 Державної антикорупційної програми, концепція Єдиної інтегрованої дозвільної системи доступу до ринків має бути розроблена, зокрема, на основі результатів експериментального проєкту, передбаченого підпунктом 1 пункту 2.2.3.4 Програми.
 5. Постановою Кабінету Міністрів України від 05.07.2024 № 795 встановлено строк реалізації експериментального проєкту — протягом двох років з дня набрання чинності зазначеною постановою.
 6. З огляду на викладене, реалізація експериментального проєкту триває, що унеможливлює розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків у визначені строки.
-7. З огляду на те, що а) настала дата завершення виконання заходу; б), проект концепції не розроблено та не оприлюднено для проведення громадського обговорення, захід 2.2.3.4.2. не виконано.</t>
+7. У мехаж звітування за 2 квартал 2026 року Мінекономіки повідомило, що Урядом 15.07.2026 прийнята пКМУ № 907 "Деякі питання функціонування Єдиної державної системи дозвільних документів" - https://www.kmu.gov.ua/npas/deiaki-pytannia-funktsionuvannia-iedynoi-derzhavnoi-elektronnoi-systemy-dozvilnykh-dokumentiv-960-150726. 
+8. З огляду на те, що а) настала дата завершення виконання заходу; б), проект концепції не розроблено та не оприлюднено для проведення громадського обговорення, захід 2.2.3.4.2. не виконано.</t>
   </si>
   <si>
     <t>2.2.3.4.4</t>
   </si>
   <si>
     <t>Проведення громадського обговорення концепції Єдиної інтегрованої дозвільної системи доступу до ринків та забезпечення її доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>01.10.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>1. Для зменшення надмірного регуляторного навантаження на бізнес заходами Державної антикорупційної програми передбачено впровадження Єдиної інтегрованої дозвільної системи доступу до ринків, що має замінити існуючі різноманітні процедури, встановити спрощені правила та забезпечити цифровізацію всіх випадків оформлення господарської діяльності.
 2. Для реалізації зазначеного ІТ-інструменту у 2024 році прийнято постанову Кабінету Міністрів України від 05.07.2024 № 795, якою розпочато реалізацію експериментального проєкту щодо запровадження першого етапу Єдиної державної електронної системи дозвільних документів (далі — єДозвіл). Наразі здійснюється цифровізація визначених дозвільних документів.
 Станом на 01.04.2026 через єДозвіл вже подано більше 18 000 декларацій відповідності матеріально-технічної бази вимогам законодавства з питань охорони праці. Оцифровано ліцензії на провадження ветеринарної практики.
 Також технічно реалізовано надання адміністративної послуги з видачі висновку щодо продовження граничних строків розрахунків за окремими операціями з експорту та імпорту товарів.
 3. Крім того, триває бета-тестування послуги з видачі ліцензії на провадження господарської діяльності з обігу наркотичних засобів, психотропних речовин і прекурсорів.
 Оцифрування ліцензії на провадження ветеринарної практики перебуває на фінальній стадії.
 Наразі відібрано послуги для реалізації другого етапу єДозволу, зокрема:
 - дозвіл на виконання робіт підвищеної небезпеки та на експлуатацію (застосування) машин, механізмів, устатковання підвищеної небезпеки;
 - ліцензію на провадження освітньої діяльності у сфері загальної середньої освіти;
 - ліцензію на провадження освітньої діяльності у сфері дошкільної освіти;
 - декларацію про провадження господарської діяльності на період дії воєнного стану (відповідно до постанови Кабінету Міністрів України від 18.03.2022 № 314).
 Загалом передбачається, що через єДозвіл можна буде подавати заяви на отримання всіх дозвільних документів.
 Також, Мінекономіки розроблено та готується для направлення на погодження заінтересованим органам влади проект Закону України "Про спрощення та цифровізацію державного регулювання господарської діяльності шляхом його цифровізації та застосування декларативного принципу", яким зокрема пропонується:
 - узагальнити процедури видачі та адміністрування інструментів державного регулювання;
 - визначити єдиний перелік інструментів державного регулювання бізнесу (ДДХ, ліцензії, декларації, інші адміністративні та публічні послуги);
 - встановити відповідальність за вимагання інструментів, які не включені до Переліку;
 - цифровізувати процес подання декларацій, отримання інших інструментів державного регулювання бізнесу через Єдину державну електронну систему дозвільних документів (єДозвіл);
 - визначити відомості, отримання, збирання, накопичення обробку яких, здійснюватиме єДозвіл щодо виданих ліцензій, документів дозвільного характеру, адміністративних та інших публічних послуг, що дозволить акумулювати інформацію про видані інструменти державного регулювання бізнесу в єДозволі;
 - запровадити взаємодію єДозволу з електронними інформаційно-комунікаційними системами державних органів.
 4. Водночас, згідно з формулюванням індикатора 2 до ОСР 2.2.3.4 Державної антикорупційної програми, концепція Єдиної інтегрованої дозвільної системи доступу до ринків має бути розроблена, зокрема, на основі результатів експериментального проєкту, передбаченого підпунктом 1 пункту 2.2.3.4 Програми.
 5. Постановою Кабінету Міністрів України від 05.07.2024 № 795 встановлено строк реалізації експериментального проєкту — протягом двох років з дня набрання чинності зазначеною постановою.
 6. З огляду на викладене, реалізація експериментального проєкту триває, що унеможливлює розроблення концепції Єдиної інтегрованої дозвільної системи доступу до ринків у визначені строки.
-7. З огляду на те, що концепція Єдиної інтегрованої дозвільної системи доступу до ринків не була розроблена, недосягнення показника виконання заходу та настання дати завершення виконання, захід 2.2.3.4.4. не виконано.</t>
+7. У мехаж звітування за 2 квартал 2026 року Мінекономіки повідомило, що Постанова КМУ від 05.07.2024 р. № 795, якою визначено концептуальні засади розроблення і впровадження Єдиної інтегрованої дозвільної системи доступу до ринків була оприлюднена на сайті Мінекономіки для проведення громадського обговорення у травні 2024 року.
+Проєкт пКМУ "Деякі питання функціонування Єдиної державної системи дозвільних документів", який було розроблено за результатом експерименту, був розміщений на сайті Мінекономіки (www.me.gov.ua) у розділі “Обговорення проєктів документів”: https://www.me.gov.ua/Documents/Detail/c611c920-b6b9-4613-900c-eeabaaa54423?lang=uk-UA&amp;title=PovidomlenniaProOpriliudnenniaProktuPostanoviKabinetuMinistrivUkraini-deiakiPitanniaFunktsionuvanniadinoiDerzhavnoiElektronnoiSistemiDozvilnikhDokumentiv-\
+8. З огляду на те, що концепція Єдиної інтегрованої дозвільної системи доступу до ринків не була розроблена, недосягнення показника виконання заходу та настання дати завершення виконання, захід 2.2.3.4.4. не виконано.</t>
   </si>
   <si>
     <t>2.2.3.5</t>
   </si>
   <si>
     <t>Скасовано зайву звітність: підприємці не подають декілька разів одну інформацію в різні органи влади; кабінет платника податків інтегровано у зручний єдиний державний веб-портал електронних послуг</t>
   </si>
   <si>
     <t>2.2.3.5.2</t>
   </si>
   <si>
     <t>Інтеграція кабінету платника податків у Єдиний державний вебпортал електронних послуг</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>Державна податкова служба України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
@@ -847,50 +851,51 @@
   <si>
     <t>2.2.3.6.2</t>
   </si>
   <si>
     <t>Щопіврічний моніторинг розроблення та набрання чинності нормативно-правовими актами, спрямованими на виконання пропозицій Міжвідомчої робочої групи з питань прискореного перегляду інструментів державного регулювання господарської діяльності</t>
   </si>
   <si>
     <t xml:space="preserve">результати моніторингу оприлюднено </t>
   </si>
   <si>
     <t>За результатами моніторингу за 1 квартал 2025 року, відповідно інформації, МРГ опрацювала 1323 регуляторних інструментів для бізнесу.
 З них:
 - 456 рекомендовано скасувати;
 -283 залишити без змін;
 - 584 рекомендовано оптимізувати;
 - 352 скасовано.
 Інформація доступна за посиланням: https://deregulation.me.gov.ua
 За результатами моніторингу за 2 квартал 2025 року, відповідно до інформації, МРГ опрацювала 1323 регуляторних інструментів для бізнесу.
 З них:
 - 456 рекомендовано скасувати;
 - 584 рекомендовано оптимізувати.
 За результатами моніторингу за 2 квартал 2025 року, відповідно до інформації: 584 рекомендовано оптимізувати, 456 рекомендовано скасувати.
 З огляду на вищенаписане, прогрес у виконанні заходу відсутній.
 За результатами моніторингу за 4 квартал 2025 року, відповідно до інформації Міністерства економіки, довкілля та сільського господарства України: 584 рекомендовано оптимізувати, 456 рекомендовано скасувати (інформація доступна за посиланням: https://deregulation.me.gov.ua/).
 За інформацією, наданою Міністерством економіки, довкілля та сільського господарства України, за 1 квартал 2026 року, в період з вересня 2023 року до грудня 2025 року моніторинг проведено, прийнято 37 нормативно-правових актів, якими скасовано 357 інструментів державного регулювання бізнесу. При цьому надана інформація не підкріплена джерелом, яке б її підтверджувало.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на те, що а) настала дата завершення виконання заходу; б) замість безпосереднього моніторингу розроблення та набрання чинності нормативно-правовими актами, спрямованих на реалізацію пропозицій МРГ, надавалися посилання на діяльність МРГ, захід 2.2.3.6.2. вважається невиконаним.</t>
   </si>
   <si>
     <t>2.2.3.7</t>
   </si>
   <si>
     <t xml:space="preserve">Забезпечено функціонування  каналів співробітництва з Радою бізнес-омбудсмена, спрямованих на імплементацію її системних рекомендацій та усунення перешкод для ведення бізнесу </t>
   </si>
   <si>
     <t>2.2.3.7.1</t>
   </si>
   <si>
     <t>Укладення Меморандумів про співпрацю та партнерство між Радою бізнес-омбудсмена та заінтересованими органами державної влади</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>Рада бізнес-омбудсмена</t>
   </si>
   <si>
     <t>Меморандуми про співпрацю та партнерство між Радою бізнес-омбудсмена та заінтересованими органами державної влади укладено</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана  Радою  бізнес-омбудсмена: