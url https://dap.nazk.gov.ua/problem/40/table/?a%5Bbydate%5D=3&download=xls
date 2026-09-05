--- v0 (2026-06-02)
+++ v1 (2026-09-05)
@@ -119,50 +119,53 @@
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t>Міністерство фінансів України</t>
   </si>
   <si>
     <t>Державна податкова служба України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект наказу розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
     <t>Станом на 30.04.2023 Міністерством фінансів України повідомлено, що розроблено проєкт Наказу «Про внесення змін у додаток 5 до Порядку функціонування Електронного кабінету», який охоплює положення підпунтку "а" заходу 2.3.5.1.1. В свою чергу Наказом Міністерства фінансів України від 18.03.2021 № 159 "Про затвердження Змін до Порядку функціонування Електронного кабінету" передбачено положення підпункту "б" заходу 2.3.5.1.1. Водночас одним із показників виконання зазначеного заходу є оприлюднення зазначеного наказу для проведення громадського обговорення. При цьому інформації щодо оприлюднення відповідного наказу для проведення громадського обговорення надано не було. З огляду на це за наслідками моніторингу цьому заходу присвоєно статус "Виконано частково".
 Водночас станом на І квартал 2024 року Міністерством фінансів України повідомлено, що проєкт наказу обговорювався на робочих групах, а також те, що відповідні зміни до наказу щодо Порядку функціонування Електронного кабінету було внесено за пропозицією представників громадськості, бізнес-асоціацій та експертів з питань оподаткування. Крім того, відповідно до листа Державної регуляторної служби України від 03.02.2023 № 9087 проєкт наказу не містить норм регуляторного характеру, а його прийняття не потребує реалізації процедур, передбачених Законом України «Про засади державної регуляторної політики у сфері господарської діяльності», що свідить про виконання заходу в повній мірі.
 В межах звітування за ІІ квартал 2024 року Міністерством фінансів додатково повідомлено, що відповідно до пояснювальної записки до проєкту наказу його розроблено відповідно до Податкового кодексу України, Закону України від 30.11.2021 № 1914-ІХ «Про внесення змін до Податкового кодексу України та інших законодавчих актів України щодо забезпечення збалансованості бюджетних надходжень». Відповідно до пункту 5 розділу II "Прикінцеві положення" цього Закону до порядку підготовки та прийняття нормативно-правових актів, що приймаються на виконання вимог цього Закону, не застосовуються вимоги Закону України "Про засади державної регуляторної політики у сфері господарської діяльності". Враховуючи це, оприлюднення з метою громадського обговорення проєкту наказу не здійснювалось. Аналогічна за змістом інформація надана під час звітування за ІІІ-IV квартали 2024 року, І-ІІІ квартали 2025 року.
 Однак під час оцінювання виконання заходу 2.3.5.1.1 слід враховувати таке:
 - одним із показників виконання зазначеного заходу є саме оприлюднення проєкту зазначеного наказу для проведення громадського обговорення. Проте Виконавцем не надано інформації ані щодо оприлюднення відповідного наказу для проведення громадського обговорення, ані проведення самого громадського обговорення;
 - лист Державної регуляторної служби носить інформаційний характер та не є нормативно-правовим актом, відтак не створює юридичних наслідків. Водночас положення щодо оприлюднення проєкту Наказу «Про внесення змін у додаток 5 до Порядку функціонування Електронного кабінету» для проведення громадського обговорення передбачено положеннями Державної антикорупційної програми на 2023-2025 роки, затвердженою постановою Кабінету Міністрів України від 04.03.2023 № 220, яка підлягає виконанню відповідальними органами.
+Міністерство фінансів України зазначає: «Згідно з пояснювальною запискою до проєкту наказу його розроблено відповідно до Податкового кодексу України, Закону України від 30 листопада 2021 року № 1914-ІХ «Про внесення змін до Податкового кодексу України та інших законодавчих актів України щодо забезпечення збалансованості бюджетних надходжень». Відповідно до пункту 5 розділу II "Прикінцеві положення" загаданого Закону установлено, що до порядку підготовки та прийняття нормативно-правових актів, що приймаються на виконання вимог цього Закону, не застосовуються вимоги Закону України "Про засади державної регуляторної політики у сфері господарської діяльності" З огляду на зазначене оприлюднення з метою громадського обговорення проєкту наказу не здійснювалось». 
+Звертаємо увагу, що Державна антикорупційна програма на 2023–2025 роки безпосередньо передбачила оприлюднення проекту наказу для проведення громадського обговорення як показник виконання заходу 2.3.5.1.1. Отже, посилання на незастосування регуляторних процедур саме по собі не спростовує необхідності виконання встановленого ДАП показника.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
 Враховуючи те, що проєкт наказу розроблено, однак його не оприлюднено для проведення громадського обговорення, то показник виконання заходу 2.3.5.1.1. не досягнутий у повній мірі. З огляду на це захід є виконаним вчасно, проте частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.3.5.1.2</t>
   </si>
   <si>
     <t>Погодження проекту наказу, зазначеного у підпункті 2.3.5.1.1, із заінтересованими органами та забезпечення його доопрацювання (у разі потреби)</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>30.06.2023</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>Станом на 30.06.2023 Міністерством фінансів України повідомлено, що проект Наказу «Про внесення змін у додаток 5 до Порядку функціонування Електронного кабінету» погоджено із Міністерством цифрової трансформації України, Державною службою спеціального зв'язку та захисту інформації України та Державною податковою службою України. Водночас показником виконання цього заходу є проведення громадського обговорення та оприлюднення його результатів, проте інформації щодо цього надано не було.
@@ -304,63 +307,64 @@
 - законопроєкт реєстр. № 10016-4 від 12.09.2023, лист Мінфіну від 26.09.2023 № 11120-03-3/26253;
 - законопроєкт реєстр. № 10016-5 від 14.09.2023, лист Мінфіну від 22.09.2023 № 11120-03-3/25974;
 - законопроєкт реєстр. № 11084 від 13.03.2024, лист Мінфіну від 29.03.2024 № 11120-03-3/10797;
 -законопроєкт реєстр. № 13455 від 07.07.2025, лист Мінфіну від 22.07.2025 № 11120-03-3/20553;
 -законопроєкт реєстр. № 13660 від 20.08.2025, лист Мінфіну від 05.09.2025 № 11120-03-3/25297.
 2. За результатами проведеної експертизи підготовлено висновки до законопроєктів по суті:
 - листом Мінфіну від 09.10.2023 № 11120-03- 3/27478 надіслано Комітету ВРУ з питань фінансів, податкової та митної політики висновки до законопроєктів: реєстр. № 10016-1 від 12.09.2023, реєстр. № 10016-2 від 12.09.2023, реєстр. № 10016-3 від 12.09.2023, реєстр. № 10016-4 від 12.09.2023, реєстр. № 10016-5 від 14.09.2023;
 - листом Мінфіну від 09.10.2023 № 11120-03- 3/27476 надіслано Комітету ВРУ з питань з питань соціальної політики та захисту прав ветеранів висновки до законопроєктів: реєстр. № 10016 від 06.09.2023, реєстр. № 10016-1 від 12.09.2023, реєстр. № 10016-2 від 12.09.2023, реєстр. № 10016-3 від 12.09.2023, реєстр. № 10016-4 від 12.09.2023, реєстр. № 10016-5 від 14.09.2023;
 - листом Мінфіну від 03.04.2024 № 11120-02-3/11226 надіслано Комітету ВРУ з питань фінансів, податкової та митної політики висновок до законопроєкту реєстр. № 11084 від 13.03.2024;
 - листом Мінфіну від 23.07.2025 № 11120-02-3/20624 надіслано Комітету ВРУ з питань фінансів, податкової та митної політики висновок до законопроєкту реєстр. № 13445 від 07.07.2025;
 - листом Мінфіну від 05.09.2025 № 11120-02-3/25278 надіслано Комітету ВРУ з питань фінансів, податкової та митної політики висновок до законопроєкту реєстр. № 13660 від 20.08.2025.
 Таким чином, захід є виконаним вчасно.</t>
   </si>
   <si>
     <t>2.3.5.2.3</t>
   </si>
   <si>
     <t xml:space="preserve">Супроводження розгляду в комітетах Верховної Ради України та на пленарних засіданнях Верховної Ради України проектів законів, зазначених у підпункті 2.3.5.2.1 </t>
   </si>
   <si>
     <t>забезпечено супроводження проектів законів, які містять положення, зазначені у підпункті 2.3.5.2.1.</t>
   </si>
   <si>
     <t>Міністерство фінансів України повідомляє.
 За звітні періоди І-IV кварталів 2023 року Міністерством фінансів повідомлено, що ним здійснювалося супроводження розгляду в комітетах Верховної Ради України певних законопроєктів. Зокрема, представники Міністерства фінансів України неодноразово брали участь у засіданнях Комітету з питань фінансів, податкової та митної політики, а саме:
-- у засіданні від 20.02.2023, на якому розглядався законопроєкт «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану», реєстр. № 8401 від 31.01.2023;
-[...1 lines deleted...]
-- у засіданні від 02.11.2023, на якому розглядався законопроєкт «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», реєстр. № 10016-д від 16.10.2023.
+у засіданні від 20.02.2023, на якому розглядався законопроєкт «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану», реєстр. № 8401 від 31.01.2023; за результатами розгляду законопроєкту прийнято Закон України від 30.06.2023 № 3219; 
+у засіданні від 13.10.2023, на якому розглядалися законопроєкти «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», реєстр. № 10016 від 06.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення строку мораторію на проведення податкових перевірок», реєстр. № 10016-1 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення строку мораторію на проведення податкових перевірок», реєстр. № 10016-2 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення переліку суб’єктів господарювання, на яких поширюється дія мораторію на проведення податкових перевірок», реєстр. № 10016-3 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо встановлення строку мораторію на проведення податкових перевірок», реєстр. № 10016-4 від 12.09.2023; «Про внесення змін до Податкового кодексу України та Закону України «Про збір та облік єдиного внеску на загальнообов’язкове державне соціальне страхування» щодо коригування строку мораторію на проведення податкових перевірок», реєстр. №10016-5 від 14.09.2023; на засіданні Верховної Ради України від 17.10.2023 заслухано питання про розгляд зазначених законопроєктів за спрощеною процедурою; 
+у засіданні від 02.11.2023, на якому розглядався законопроєкт «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», реєстр. № 10016-д від 16.10.2023. За результатами його розгляду прийнято Закон України від 09.11.2024 № 3453. 
 Станом на І квартал 2024 року актуалізованої інформації щодо виконання заходу надано не було, що свідчило про відсутність прогресу його виконання.
-У межах звітування за ІІ квартал 2024 року Міністерством фінансів України проінформовано, що представники міністерства брали участь у засіданнях Комітету з питань фінансів, податкової та митної політики 04.04.2024 та 12.06.2024, на яких розглядався у першому та другому читаннях (відповідно) законопроєкт «Про внесення змін до Податкового кодексу України щодо особливостей податкового адміністрування під час воєнного стану для платників податків з високим рівнем добровільного дотримання податкового законодавства» (реєстр. № 11084 від 13.03.2024). Зазначене свідчило про прогрес виконання заходу 2.3.5.2.3.
+У межах звітування за ІІ квартал 2024 року Міністерством фінансів України проінформовано, що представники міністерства брали участь у засіданнях Комітету з питань фінансів, податкової та митної політики 04.04.2024 та 12.06.2024, на яких розглядався у першому та другому читаннях (відповідно) законопроєкт «Про внесення змін до Податкового кодексу України щодо особливостей податкового адміністрування під час воєнного стану для платників податків з високим рівнем добровільного дотримання податкового законодавства» (реєстр. № 11084 від 13.03.2024). За результатами його розгляду прийнято Закон України від 18.06.2024 № 3813. Зазначене свідчило про прогрес виконання заходу 2.3.5.2.3.
 Водночас у межах звітування за ІІІ-IV квартали 2024 року, І-ІІ квартали 2025 року міністерством надано аналогічну інформацію, що свідчило про відсутність прогресу у виконанні заходу.
 Звітуючи про виконання заходу у ІІІ кварталі 2025 року Міністерством фінансів повідомлено, що представники міністерства брали участь у засіданні Комітету з питань фінансів, податкової та митної політики 12.08.2025, на якому розглядався законопроєкт «Про внесення змін до підпункту 69.41 пункту 69 підрозділу 10 розділу ХХ "Перехідні положення" Податкового кодексу України щодо удосконалення порядку формування переліку платників податків з високим рівнем добровільного дотримання податкового законодавства», реєстр. №13455 від 07.07.2025). Зазначене свідчить про прогрес виконання заходу.
 Звітуючи про виконання заходу у IV кварталі 2025 року Міністерством фінансів повідомлено, що представники Міністерства фінансів України брали участь у засіданнях Комітету з питань фінансів, податкової та митної політики:
-- від 20.02.2023 (розгляд законопроєкту «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану», реєстр. № 8401 від 31.01.2023);
-[...3 lines deleted...]
-- від 12.08.2025 (розгляд законопроєкту «Про внесення змін до підпункту 69.41 пункту 69 підрозділу 10 розділу ХХ "Перехідні положення" Податкового кодексу України щодо удосконалення порядку формування переліку платників податків з високим рівнем добровільного дотримання податкового законодавства», реєстр. № 13455 від 07.07.2025).
+від 20.02.2023 (розгляд законопроєкту «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану», реєстр. № 8401 від 31.01.2023); 
+від 13.10.2023, (розгляд законопроєктів «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», реєстр. №.10016 від 06.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення строку мораторію на проведення податкових перевірок», реєстр. № 10016-1 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення строку мораторію на проведення податкових перевірок», реєстр. № 10016-2 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо уточнення переліку суб’єктів господарювання, на яких поширюється дія мораторію на проведення податкових перевірок», реєстр. № 10016-3 від 12.09.2023; «Про внесення змін до Податкового кодексу України та інших законів України щодо встановлення строку мораторію на проведення податкових перевірок», реєстр. № 10016-4 від 12.09.2023; «Про внесення змін до Податкового кодексу України та Закону України «Про збір та облік єдиного внеску на загальнообов’язкове державне соціальне страхування» щодо коригування строку мораторію на проведення податкових перевірок», реєстр. № 10016-5 від 14.09.2023); 
+від 02.11.2023, (розгляд законопроєкту «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», реєстр. № 10016-д від 16.10.2023); 
+від 04.04.2024 та 12.06.2024 (розгляд у І та ІІ читаннях законопроєкт «Про внесення змін до Податкового кодексу України щодо особливостей податкового адміністрування під час воєнного стану для платників податків з високим рівнем добровільного дотримання податкового законодавства», реєстр. № 11084 від 13.03.2024); 
+від 12.08.2025 (розгляд законопроєкту «Про внесення змін до підпункту 69.41 пункту 69 підрозділу 10 розділу ХХ "Перехідні положення" Податкового кодексу України щодо удосконалення порядку формування переліку платників податків з високим рівнем добровільного дотримання податкового законодавства», реєстр. № 13455 від 07.07.2025). Міністерством фінансів України станом на 2 квартал 2026 року повідомлено, що 10.02.2026 законопроєкт знято з розгляду. 
+Інформація за 2 квартал 2026 року загалом відповідає інформації, наданій за 1 квартал 2026 року, однак додатково містить актуалізацію щодо результатів розгляду окремих законопроєктів, зокрема інформацію про прийняття відповідних законів та зняття з розгляду законопроєкту № 13455.
 З огляду на те, що а) настала дата завершення виконання заходу; б) надано інформацію лише про супроводження законопроєктів під час засідань Комітету Верховної Ради України з питань фінансів, податкової та митної політики; в) інформація про супроводження на пленарних засіданнях Верховної Ради України проектів законів відсутня, захід є таким, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.3.5.2.4</t>
   </si>
   <si>
     <t xml:space="preserve">Підготовка пропозицій стосовно доцільності застосування Президентом України права вето до прийнятих Верховною Радою України законів, зазначених у підпункті 2.3.5.2.1 </t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>пропозиції щодо доцільності застосування права вето до законів, зазначених у підпункті 2.3.5.2.1, подано Кабінетові Міністрів України</t>
   </si>
   <si>
     <t>Протягом звітних кварталів 2023 року Міністерством фінансів України не підготовлено пропозицій стосовно доцільності застосування Президентом України права вето до прийнятих Верховною Радою України законів. Однак 19.07.2023 Міністерство фінансів України надіслало Секретаріату Кабінету Міністрів України завізовану копію прийнятого Верховною Радою України Закону України від 30.06.2023 № 3219-IX «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану», що надійшов на підпис Президентові України та повідомило про доцільність підписання цього Закону Президентом України. Також 29.11.2023 міністерством надіслано до Секретаріату Кабінету Міністрів України завізовану копію прийнятого Верховною Радою України Закону України від 09.11.2023 № 3453-ІХ «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок», що надійшов на підпис Президентові України та повідомлено про доцільність підписання цього Закону Президентом України.
 Водночас станом на І квартал 2024 року актуалізованої інформації щодо виконання заходу надано не було.
 У межах звітування за ІІ квартал 2024 року міністерством повідомлено, що листом від 27.06.2024 № 11120-03-3/19519 Секретаріату Кабінету Міністрів України надіслано завізовану копію прийнятого Верховною Радою України Закону України від 18.06.2024 № 3813-ІХ «Про внесення змін до Податкового кодексу України щодо особливостей податкового адміністрування під час воєнного стану для платників податків з високим рівнем добровільного дотримання податкового законодавства», що надійшов на підпис Президентові України, повідомлено про доцільність підписання цього Закону Президентом України, а також висловлено застереження щодо окремих положень Закону.
 У межах звітування за ІІІ-IV квартали 2024 року, І-IV квартали 2025 року міністерством надано аналогічну за змістом інформацію.
 З огляду на те, що а) настала дата завершення виконання заходу; б) Міністерство фінансів України повідомляло про доцільність  підписання зазначених законів Президентом України, тобто не виявило підстав для надання пропозиції щодо доцільності застосування права вето до законів, захід 2.3.5.2.4. можна вважати виконаним повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>