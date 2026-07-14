--- v0 (2026-05-12)
+++ v1 (2026-07-14)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$10</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -70,192 +70,296 @@
   <si>
     <t>Співвиконавці</t>
   </si>
   <si>
     <t>Джерела фінансування</t>
   </si>
   <si>
     <t>Обсяги фінансування, тис.грн.</t>
   </si>
   <si>
     <t>Показник (індикатор) виконання</t>
   </si>
   <si>
     <t>Стан виконання</t>
   </si>
   <si>
     <t>Статус виконання</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
     <t>2.3</t>
   </si>
   <si>
-    <t>Customs and taxation</t>
-[...14 lines deleted...]
-    <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft law proposing amendments to the Customs Code of Ukraine, which would provide for the obligation to publish on the official website of the State Customs Service without any delay the depersonalized text of all decisions issued following the review of complaints</t>
+    <t>Митна справа та оподаткування</t>
+  </si>
+  <si>
+    <t>2.3.6 Наявність в органів податкової служби функцій щодо застосування фінансових санкцій та надмірна зосередженість роботи цих органів на їх застосуванні призводять до корупційних ризиків</t>
+  </si>
+  <si>
+    <t>2.3.6.1</t>
+  </si>
+  <si>
+    <t>На прозорих і конкурсних засадах утворено новий орган із досудового розслідування злочинів у фінансовій сфері; забезпечено гарантії незалежності такого органу, його інституційну спроможність та підзвітність</t>
+  </si>
+  <si>
+    <t>2.3.6.1.1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Закону України “Про Бюро економічної безпеки України”, яким передбачено:
+1)  такий порядок формування конкурсної комісії з обрання Директора БЕБ: три члени комісії визначаються Кабінетом Міністрів України, а трьох членів — Кабінет Міністрів визначає на підставі пропозицій міжнародних та іноземних організацій, які протягом останніх трьох років надавали Україні міжнародну технічну допомогу, у тому числі у сфері запобігання і протидії корупції;
+2) що конкурс на зазначені посади включає три послідовні етапи, на які кандидат допускається за умови успішного проходження попереднього етапу:
+а) тестування кандидатів на знання законодавства у сфері діяльності БЕБ;
+б) перевірка комісією відповідності кандидатів установленим критеріям доброчесності, під час якої, у разі рівного розподілу голосів, право переважного голосу мають члени комісії –– представники міжнародних та іноземних організацій, які відповідно до міжнародних або міждержавних угод протягом останніх трьох років надавали Україні міжнародну технічну допомогу у сфері запобігання і протидії корупції; 
+3) співбесіда з кандидатами, під час якої кожен член конкурсної комісії за бальною системою оцінює ступінь володіння кожною з переліку необхідних компетенцій;
+4)  формулу складення рейтингу кандидатів, яка повинна враховувати бали, отримані на тестуванні та під час співбесіди
+</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
-    <t>31.10.2023</t>
-[...20 lines deleted...]
-    <t>Implemented</t>
+    <t>30.11.2023</t>
+  </si>
+  <si>
+    <t>Бюро економічної безпеки України</t>
+  </si>
+  <si>
+    <t>державний бюджет</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік</t>
+  </si>
+  <si>
+    <t>проект закону подано до Верховної Ради України</t>
+  </si>
+  <si>
+    <t>Відповідно до інформації, розміщеної на офіційному вебсайті Верховної Ради України, 29.01.2024 Кабінетом Міністрів України подано до Верховної Ради України проект Закону "Про внесення змін до Закону України "Про Бюро економічної безпеки України" (реєстр. № 10439) щодо удосконалення роботи Бюро, 20.06.2024 зазначений законопроект прийнято Верховною Радою України, 30.06.2024 закон набрав чинності.
+Звітуючи про виконання заходів у ІІІ кварталі 2025 року, Бюро повідомило, що відповідно до статті 15 Закону України «Про бюро економічної безпеки України» (в редакції Закону № 3840-IX від 20.06.2024), за оновленою процедурою був проведений Конкурс на зайняття посади Директора Бюро економічної безпеки України. Всі етапи проведення конкурсу оприлюднені на Єдиному веб-порталі органів виконавчої влади України. Згідно з розпорядженням Кабінету Міністрів України від 6 серпня 2025 р. № 821 «Про призначення Цивінського О. І. Директором Бюро економічної безпеки України» Цивінського Олександра Ігоровича призначено Директором Бюро економічної безпеки України строком на п’ять років.
+Водночас заходу присвоєно статус виконаного частково та невчасно з огляду на таке:
+1) в частині часткового виконання заходу.
+Положення закону повною мірою не охоплюють зміст Державної антикорупційної програми (далі - Програма). Зокрема, законом не повною мірою охоплено такі положення Програми:
+- пункт 2 заходу 2.3.6.1.1. Згаданим пунктом передбачається врегулювання законом послідовності етапів проведення конкурсу та умови про допуск до наступного етапу у разі успішного проходження попереднього. Водночас у Законі не визначено чіткої послідовності етапів, передбачених заходом;
+- підпункт "б" пункту 2 заходу 2.3.6.1.1. Цим підпунктом передбачається встановлення права переважного голосу членів комісії – представників міжнародних та іноземних організацій, які відповідно до міжнародних або міждержавних угод протягом останніх трьох років надавали Україні міжнародну технічну допомогу у сфері запобігання і протидії корупції у разі рівного розподілу голосів членів комісії під час перевірки критеріям доброчесності кандидата. Водночас в Законі не передбачено голосування членів комісії за результатами перевірки відповідності критеріям доброчесності. Відкрите голосування з встановленим права переважного голосу членів комісії – представників міжнародних та іноземних організацій, які відповідно до міжнародних або міждержавних угод протягом останніх трьох років надавали Україні міжнародну технічну допомогу у сфері запобігання і протидії корупції, відповідно до ч. 5 ст. 15 Закону передбачено лише як підсумковий етап конкурсу.
+- пункт 3 заходу 2.3.6.1.1. Цим пунктом передбачається, оцінювання під час співбесіди за бальною системою кожним членом журі ступеня володіння кандидатом кожною з переліку необхідних компетенцій. У Законі відповідне положення про оцінювання за бальною системою відсутнє;
+- пункт 4 заходу 2.3.6.1.1. Цим підпунктом передбачається, що у Законі України "Про Бюро економічної безпеки України" має бути передбачено формулу складення рейтингу кандидатів, проте відповідні положення відсутні;
+2) В частині невчасного виконання заходу. Відповідно до Програми строком завершення виконання заходу 2.3.6.1.1 визначено 30.11.2023. З огляду на те, що показником виконання цього заходу є подання проекту до Верховної Ради України, а відповідно до наявної інформації відповідний законопроект подано до парламенту 29.01.2024. Такі обставини свідчать про невчасне виконання заходу.</t>
+  </si>
+  <si>
+    <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
-    <t>2.3.3.1.2</t>
-[...2 lines deleted...]
-    <t>Annually preparing a public report on the statistics and results of administrative review of complaints against actions of the customs authorities; conducting ongoing monitoring of the effectiveness of administrative review of administrative complaints, including with the involvement of business associations</t>
+    <t>2.3.6.1.2</t>
+  </si>
+  <si>
+    <t>Підготовка аналітичного звіту щодо підвищення інституційної спроможності БЕБ з урахуванням досвіду провідних держав – членів Європейського Союзу</t>
+  </si>
+  <si>
+    <t>30.06.2023</t>
+  </si>
+  <si>
+    <t>аналітичний звіт підготовлено та оприлюднено</t>
+  </si>
+  <si>
+    <t>Бюро економічної безпеки підготовлено аналітичний звіт щодо підвищення його інституційної спроможності. 
+Під час підготовки звіт направлявся до Консультативної місії Європейського Союзу в Україні (лист від 06.06.2023 № 11/20/13716-23) з метою отримання пропозицій щодо врахування досвіду провідних держав – членів Європейського Союзу.</t>
+  </si>
+  <si>
+    <t>Виконано</t>
+  </si>
+  <si>
+    <t>2.3.6.1.3</t>
+  </si>
+  <si>
+    <t>Проведення обговорення висновків та рекомендацій, наведених в аналітичному звіті, зазначеному у підпункті 2.3.6.1.2, за участі представників органів державної влади, інших державних органів, органів місцевого самоврядування, неурядових організацій, міжнародних організацій, наукової спільноти</t>
+  </si>
+  <si>
+    <t>01.07.2023</t>
+  </si>
+  <si>
+    <t>31.07.2023</t>
+  </si>
+  <si>
+    <t>обговорення звіту відбулось</t>
+  </si>
+  <si>
+    <t>31.07.2023 року відбулася робоча зустріч з експертного обговорення проекту звіту щодо підвищення інституційної спроможності Бюро економічної безпеки України (далі - БЕБ) та наданих рекомендацій із Консультативною місією Європейського Союзу в Україні (КМЄС). Під час зустрічі представниками БЕБ та КМЄС обговорено цифровізацію аналітичної роботи, механізми розслідування економічних злочинів з урахуванням міжнародних стандартів та шляхи підвищення інституційної спроможності БЕБ. Усі пропозиції, висловлені КМЄС під час наради, узято в роботу та буде в подальшому враховано під час розроблення законодавчих і нормативно-правових актів щодо підвищення інституційної спроможності БЕБ.
+Водночас у змісті заходу також передбачено обговорення висновків та рекомендацій, викладених у звіті, із представниками органів державної влади, інших державних органів, органів місцевого самоврядування, неурядових організацій, наукової спільноти. Проте після опублікування інформації про проведення обговорення звіту будь-які інші зауваження та пропозиції від зазначених суб'єктів не надходили, відповідно, обговорення із ними проведено не було. Враховуючи наведене, захід 2.3.6.1.3. виконано вчасно, однак частково.</t>
+  </si>
+  <si>
+    <t>2.3.6.1.4</t>
+  </si>
+  <si>
+    <t>Розроблення та подання Кабінетові Міністрів України проекту закону, спрямованого на удосконалення правового регулювання питань підвищення інституційної спроможності БЕБ з урахуванням висновків аналітичного звіту, зазначеного у підпункті 2.3.6.1.2</t>
+  </si>
+  <si>
+    <t>01.08.2023</t>
+  </si>
+  <si>
+    <t>31.10.2024</t>
+  </si>
+  <si>
+    <t>На виконання висновків у аналітичного звіту, зазначеного у підпункті 2.3.6.1.2, здійснено таке:
+-  проект Закону України «Про внесення змін до Кримінального процесуального кодексу України» (скасування максимального порогу завданої шкоди під час визначення підслідності правопорушень детективам БЕБ за статтею 191 КК України). За наслідками додаткових досліджень та опрацювання зазначеного проекту закону встановлено доцільність внесення відповідних змін до статті 216 Кримінального процесуального кодексу України. У зв'язку із цим розроблено проект Закону України «Про внесення зміни до статті 216 Кримінального процесуального кодексу України щодо визначення підслідності кримінальних правопорушень, пов’язаних із привласненням, розтратою майна або заволодінням ним шляхом зловживання службовим становищем», який надіслано на погодження до заінтересованих органів. Станом на ІІІ квартал 2025 року законодавчі пропозиції БЕБ, викладені у розроблену БЕБ проекті Закону України «Про внесення зміни до статті 216 Кримінального процесуального кодексу України щодо визначення підслідності кримінальних правопорушень, пов’язаних із привласненням, розтратою майна або заволодінням ним шляхом зловживання службовим становищем» в подальшому враховані в проекті Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення, Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо підвищення відповідальності за корупційні або пов’язані з корупцією правопорушення» (реєстр. 13271-1 від 23.05.2025), який 17.06.2025 прийнято Верховною Радою України та 23.06.2025 направлено на підпис Президенту України;
+- проект Закону України «Про внесення змін до статті 43 Закону України «Про електронні комунікації» щодо удосконалення протидії правопорушенням, що посягають на функціонування економіки держави» (включення БЕБ до переліку спеціальних користувачів радіочастотного спектра з метою удосконалення здійснення підрозділами БЕБ оперативно-розшукової діяльності та досудового розслідування). 24.06.2024 законопроект внесено на розгляд Верховної Ради України (реєстр. № 11380 від 24.06.2024). Станом на ІІІ квартал 2025 року законопроект знято з розгляду. За повідомленням Бюро економічної безпеки, здійснюється його повторне погодження із заінтересованими органами.
+У межах звітування за IV квартал 2025 року проект Закону України «Про внесення змін до статті 43 Закону України "Про електронні комунікації" щодо вдосконалення правових засад протидії правопорушенням, що посягають на функціонування економіки держави» подано до ВРУ 12.01.2026 (реєстраційний номер 14369);
+- проект Закону України «Про внесення змін до Кримінального кодексу України щодо відповідальності за незаконні дії з коштами або активами бюджетів Європейського Союзу» (встановлення кримінальної відповідальності за кримінальні правопорушення проти фінансових інтересів ЄС шляхом імплементації Директиви (ЄС) 2017/1371) та проект Закону України «Про внесення змін до Кримінального процесуального кодексу України щодо відповідальності за незаконні дії з коштами або активами бюджетів Європейського Союзу» (визначення підслідності кримінальних правопорушень проти фінансових інтересів ЄС). Станом на ІІІ квартал 2025 року відповідні законопроекти надалі перебувають на погодженні із представниками Європейського Союзу на предмет відповідності директивам. Крім того, за повідомленням Бюро, у відповідності до вимог пункту 2 § 40 Регламенту Кабінету Міністрів України з огляду на прийняття Постанови ВРУ від 17.07.25 № 4550-IX «Про формування складу КМУ та звільнення з посад членів КМУ, який перебуває у відставці», здійснюється повторне погодження законопроектів із заінтересованими органами;
+- проект Закону України "Про внесення змін до Закону України "Про Бюро економічної безпеки України" щодо удосконалення засад діяльності Бюро. 29.01.2024 Кабінетом Міністрів України подано до Верховної Ради України зазначений законопроект (реєстр. № 10439). 20.06.2024 Верховною Радою України прийнято Закон України № 3840-IX «Про внесення змін до деяких законодавчих актів України щодо удосконалення роботи Бюро економічної безпеки України» (реєстр. № 10439 від 29.01.2024), який набрав чинності 30.06.2024;
+- разом з тим, Кабінетом Міністрів України на виконання Меморандуму про економічну та фінансову політику розроблено та внесено на розгляд до Верховної Ради України проект Закону України «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо удосконалення роботи Бюро економічної безпеки України» (реєстр. № 10440 від 29.01.2024), яким пропонується врегулювати окремі питання здійснення досудового розслідування у кримінальних провадженнях за підслідними БЕБ кримінальними правопорушеннями. Станом на ІІІ квартал 2025 року, за інформацією, розміщеною на офіційному веб сайті Верховної Ради, законопроект відкликано.
+За наслідками опрацювання наданої інформації про виконання заходу 2.3.6.1.4. вбачається, що захід виконаний вчасно та частково з урахуванням такого.
+Зазначений захід ваємопов'язаний із заходом 2.3.6.1.2., у якому передбачено підготовку аналітичного звіту щодо підвищення інституційної спроможності БЕБ з урахуванням досвіду провідних держав-членів Європейського Союзу. У відповідному звіті передбачено доцільність у розробці 5 законопроектів, про які згадано вище, а також додатково після підготовки аналітичного звіту виявлено доцільність у розробці ще одного законопроекту - «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо удосконалення роботи Бюро економічної безпеки України» (реєстр. № 10440 від 29.01.2024). Станом на дату завершення строку виконання заходу 2.3.6.1.4. вбачалося, що 3 законопроекти перебувають на стадії погодження, 1 законопроект прийнято Верховною Радою України та ще 2 законопроекти подані до Верховної Ради України та перебувають на розгляді. Станом на IV квартал 2025 року 3 законопроекти перебувають на стадії узгодження, 2 законопроекти прийняті Верховною Радою України, 1 законопроект відкликано. Проект Закону України «Про внесення змін до статті 43 Закону України "Про електронні комунікації" щодо вдосконалення правових засад протидії правопорушенням, що посягають на функціонування економіки держави» подано до ВРУ 12.01.2026 (реєстраційний номер 14369), тобто вже за межами розгляду IV кварталу 2025 року.
+Показником виконання цього заходу є подання відповідних проектів законів до Верховної Ради України, проте наразі не всі законопроекти подано до парламенту. Враховуючи це, захід 2.3.6.1.4. є таким, що виконаний частково, оскільки показник його виконання не досягнуто повною мірою.</t>
+  </si>
+  <si>
+    <t>2.3.6.2</t>
+  </si>
+  <si>
+    <t>Основним критерієм для оцінки ефективності роботи органів податкової служби та їх посадових осіб є ступінь дотримання вимог законодавства із сплати податків, а не виконання плану із надходжень до бюджету</t>
+  </si>
+  <si>
+    <t>2.3.6.2.1</t>
+  </si>
+  <si>
+    <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Податкового кодексу України, яким передбачено затвердження Мінфіном переліку ключових показників ефективності ДПС та Методики їх розрахунку</t>
+  </si>
+  <si>
+    <t>01.05.2023</t>
+  </si>
+  <si>
+    <t>31.12.2023</t>
+  </si>
+  <si>
+    <t>Міністерство фінансів України</t>
+  </si>
+  <si>
+    <t>Державна податкова служба України</t>
+  </si>
+  <si>
+    <t>Міністерством фінансів України розроблено проект Закону України «Про внесення змін до Податкового кодексу України щодо оцінки ефективності роботи податкових органів», який листом від 14.06.2023 № 26020-08- 3/16292 внесено на розгляд Кабінету Міністрів України.
+07.07.2023 зазначений законопроект схвалено на засіданні Уряду та 10.07.2023 зареєстровано у Верховній Раді України (реєстр. № 9471). Законопроектом пропонується внести зміни до статей 191 та 192 Податкового кодексу, а саме: доповнити функції ДПС нормою щодо виконання цільових значень ключових показників ефективності роботи податкових органів, затверджених Міністром фінансів на відповідний рік, та подання звіту до Міністерства фінансів про їх виконання; надати право Мінфіну затвердити перелік ключових показників ефективності роботи податкових органів та Методику їх розрахунку. Зазначені зміни забезпечать законодавчі підстави для прийняття наказу Міністерства фінансів України, відповідно до якого буде: затверджено ключові показники ефективності роботи ДПС, які дають змогу оцінити повноту вжитих податковими органами заходів щодо дотримання платниками податків вимог податкового законодавства, а також рівень задоволеності платників податків послугами ДПС; передбачено звітування перед Мінфіном про результати виконання цільових значень ключових показників ефективності. У ІІІ кварталі 2025 року зазначений проект Закону відкликано.
+Водночас на розгляді Верховної Ради України перебуває ще один законопроект «Про внесення змін до Податкового кодексу України щодо оцінки ефективності та результативності діяльності податкових органів» (реєстр. № 12359 від 25.12.2024), який спрямований на вирішення цієї ж проблеми та передбачає, зокрема, затвердження Мінфіном переліку ключових показників ефективності ДПС та Методики їх розрахунку. Зазначене свідчить, що захід є виконаним повністю в інший спосіб.</t>
+  </si>
+  <si>
+    <t>2.3.6.2.4</t>
+  </si>
+  <si>
+    <t>Запровадження можливості подання річної декларації про майновий стан та доходи на Єдиному державному вебпорталі електронних послуг</t>
+  </si>
+  <si>
+    <t>01.01.2024</t>
+  </si>
+  <si>
+    <t>31.12.2024</t>
+  </si>
+  <si>
+    <t>Міністерство цифрової трансформації України</t>
+  </si>
+  <si>
+    <t>Державна податкова служба України,
+Міністерство фінансів України</t>
+  </si>
+  <si>
+    <t>державний бюджет та/або кошти міжнародної технічної допомоги.</t>
+  </si>
+  <si>
+    <t>у межах встановлених бюджетних призначень на відповідний рік чи обсягу міжнародної технічної допомоги</t>
+  </si>
+  <si>
+    <t>запроваджено можливість подання річної декларації про майновий стан та доходи на Єдиному  державному вебпорталі електронних послуг</t>
+  </si>
+  <si>
+    <t>У межах звітування за ІІІ квартал 2024 року Мінстерство цифрової трансформації України повідомило, що можливість подачі щорічної декларації про майновий стан та доходи через Єдиний державний вебпортал електронних послуг знаходиться на аналітичному етапі. Міністерство здійснювало аналіз існуючого механізму подачі декларації через кабінет платника податків та чинне нормативно-правове регулювання.
+Станом на дату звершення виконання заходу можливість подання річної декларації про майновий стан та доходи на Єдиному державному вебпорталі електронних послуг не була запроваджена.
+Станом на ІІІ квартал 2025 року, за повідомленням Мінцифри, відповідно до умов Рамкового договору, укладеного між Мінцифри, Фондом Східна Європа та Державним підприємством "ДІЯ", 04 серпня 2025 року було підписано Замовлення на розробку комп’ютерної програми для модернізації Єдиного державного веб порталу електронних послуг з метою розширення функціоналу електронних публічних послуг, пов'язаних із поданням Податкової декларації про майновий стан і доходи фізичних осіб.
+На поточний момент завершено етап напрацювання технічного завдання, здійснено опрацювання текстового наповнення, а також розпочато реалізацію функціоналу в рамках послуги.
+Запуск планується з 1 січня 2026 року, оскільки за інформацією Державної податкової служби змінюються форми декларації про майновий стан і доходи з 01.01.2026.
+Оновлені форми декларацій були отримані заздалегідь та враховані при формуванні технічного завдання і подальшій реалізації відповідного функціоналу.
+У межах звітування за IV квартал 2024 року Мінстерство цифрової трансформації України повідомило, що залишаються незначні доопрацювання реалізації функціоналу в рамках послуги.
+Відкритим залишається питання оптимізації процесу підписання файлів. Спільно з партнерами здійснюється робота з метою його врегулювання. Також очікується підписання договору про інформаційну взаємодію з Державною податковою службою. Партнери реєструють задіяні методи у послузі у Системі електронної взаємодії «Трембіта».
+Тестування функціоналу планується з 1 лютого 2026 року у зв’язку з доопрацюванням сервісів Державною податковою службою на своїй стороні, а також з урахуванням продовження замовлення від 17 грудня 2025 року.
+Інформація за 1 квартал 2026 року.
+У межах виконання Замовлення № 2 від «04» серпня 2025 року до Рамкового договору № EGAP/F/5-1/02-25 від «20» лютого 2025 року було здійснено розробку функціональної можливості подання податкової декларації про майновий стан і доходи фізичних осіб.
+Технічну реалізацію функціоналу завершено 29 січня 2026 року.
+У лютому 2026 року ініційовано публічний збір тестувальників, у межах якого зареєструвалося понад 500 користувачів.
+Станом на 23.04.2026 року триває тестування послуги, доступ до якої забезпечено тестувальникам за посиланням: https://my.diia.gov.ua/tasks/create/39710/39710001.
+Показником виконання заходу визначено запровадження можливості подання річної декларації про майновий стан та доходи на Єдиному державному вебпорталі електронних послуг. 
+Станом на звітний період послуга доступна зареєстрованим тестувальникам (понад 500 осіб) за окремим посиланням, що свідчить про те, що функціонал перебуває на стадії тестування, а не є запровадженим у розумінні показника виконання заходу. Факт завершення технічної реалізації та проведення тестування є підготовчими етапами, які передують запровадженню, однак не є тотожними йому. З огляду на викладене, показник виконання заходу не досягнуто повною мірою, захід є таким, що виконано частково.</t>
+  </si>
+  <si>
+    <t>2.3.6.3</t>
+  </si>
+  <si>
+    <t>Пріоритетним напрямом роботи органів податкової служби є консультації та роз’яснення для платників податків</t>
+  </si>
+  <si>
+    <t>2.3.6.3.1</t>
+  </si>
+  <si>
+    <t>Розроблення не менше 12 узагальнюючих податкових консультацій, у тому числі з урахуванням пропозицій Експертної ради з питань підготовки узагальнюючих податкових консультацій при Мінфіні, а також щодо наданих громадськістю та представниками бізнесу тем та їх затвердження</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
-    <t>The report has been made public.</t>
-[...83 lines deleted...]
-    <t>Partially implemented</t>
+    <t>12 узагальнюючих податкових консультацій затверджено наказами Мінфіну</t>
+  </si>
+  <si>
+    <t>У період з 01.01.2023 по 31.12.2023 засідання Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України не проводились.
+Водночас у розрізі звітування за IV квартал 2023 року Мінфіном повідомлено, що з метою підвищення ефективності роботи та у зв’язку із кадровими змінами Наказом Мінфіну від 29.12.2023 № 738 оновлено склад Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України. Крім того актуалізовано перелік питань, по яких будуть розроблені узагальнюючі податкові консультації.
+У межах звітування за І квартал 2024 року Виконавцем повідомлено, що 21.03.2024 року на засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України розглянуто питання застосування режиму звільнення від оподаткування податком на додану вартість, що був встановлений пунктом 38-1 підрозділу 2 розділу ХХ «Перехідні положення» Податкового кодексу України. Відповідну узагальнюючу податкову консультацію затверджено наказом Мінфіну від 27.03.2024 № 154.
+У межах звітування за ІІ квартал 2024 року міністерством повідомлено про підготовку двох проектів узагальнюючих податкових консультацій, які будуть розглянуті на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України.
+У межах звітування за ІІІ квартал 2024 року міністерстом повідомлено, що на засіданні 06.08.2024 Експертна рада з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України розглянула питання щодо окремих питань застосування режиму звільнення від оподаткування податком на додану вартість, встановленого пунктом 197.15 статті 197 Податкового кодексу України. Відповідну узагальнюючу податкову консультацію затверджено наказом Мінфіну від 09.08.2024 № 397. Також повідомлено, що на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України планується розгляд щонайменше двох проектів узагальнюючих податкових консультацій.
+Під час звітування за IV квартал 2024 року міністерством повідомлено, що підготовлено два проекти узагальнюючих податкових консультацій, які будуть розглянуті на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України.
+Аналогічна інформація надана в І, ІІ, ІІІ, IV кварталах 2025 року. Наведене свідчить про відсутність прогресу виконання заходу.
+Інформація за 1 квартал 2026 року.
+За результатами проведеного 25.02.2026 засідання Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України:
+наказом Міністерства фінансів України від 04.03.2026 № 132 затверджено Узагальнюючу податкову консультацію щодо питання, пов’язаного з утриманням податку на доходи нерезидента з джерелом їх походження з України;
+наказом Міністерства фінансів України від 04.03.2026 № 133 затверджено Узагальнюючу податкову консультацію щодо особливостей оподаткування податком на додану вартість операцій, пов’язаних із комп’ютерними програмами, цифровим контентом, а також прийнято рішення про доцільність підготовки трьох проєктів узагальнюючих податкових консультацій.
+З'явився реальний прогрес у 1 кварталі 2026 року: проведено засідання 25.02.2026 та затверджено ще 2 узагальнюючі податкові консультації (накази № 132 та № 133 від 04.03.2026). Таким чином загальна кількість затверджених консультацій становить 4.
+З огляду на те, що а) настала дата завершення виконання заходу; б) 4 узагальнюючі податкові консультації затверджено наказами Мінфіну; в) заходом передбачається розроблення не менше 12 узагальнюючих податкових консультацій, захід 2.3.6.3.1. залишається станом на 1 квартал 2026 року виконаним частково.</t>
+  </si>
+  <si>
+    <t>2.3.6.3.2</t>
+  </si>
+  <si>
+    <t>Розроблення проекту наказу про внесення змін до Положення про Експертну раду з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України, затвердженого наказом Мінфіну від 20 листопада 2017 р. № 948, якими буде створено умови для онлайн способу отримання інформації від громадян та бізнесу про обставини, що свідчать про неоднозначність окремих норм податкового та іншого законодавства, контроль за дотриманням якого покладено на контролюючі органи</t>
+  </si>
+  <si>
+    <t>30.04.2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">проект наказу оприлюднено </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Міністерством фінансів України розроблено Наказ від 28.04.2023 № 223 «Про внесення змін до пункту 5 Положення про Експертну раду з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України», яким передбачено внесення змін до Положення про Експертну раду з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України, затвердженого наказом Міністерства фінансів України від 20.11.2017 № 948.
+Зазначеним наказом створено умови для онлайн-способу отримання інформації від громадян та бізнесу про обставини, що свідчать про неоднозначність окремих норм податкового та іншого законодавства, контроль за дотриманням якого покладено на контролюючі органи, а саме на електронну адресу: upk@minfin.gov.ua. Відповідний наказ оприлюднено на офіційному-веб сайті Міністерства фінансів України
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -604,55 +708,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q8"/>
+  <dimension ref="A1:Q10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q8"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="60" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="60" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
@@ -735,342 +839,454 @@
       </c>
       <c r="C3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="K3" s="2" t="s">
+      <c r="K3" s="2"/>
+      <c r="L3" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="2" t="s">
+      <c r="M3" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="2" t="s">
+      <c r="N3" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="N3" s="2" t="s">
+      <c r="O3" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="2" t="s">
+      <c r="P3" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="P3" s="2" t="s">
+      <c r="Q3" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K4" s="2"/>
       <c r="L4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M4" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="M4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="2" t="s">
+      <c r="P4" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="P4" s="2" t="s">
+      <c r="Q4" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:17">
-      <c r="A5" s="3" t="s">
+      <c r="A5" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="C5" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="3" t="s">
+      <c r="D5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="3" t="s">
+      <c r="G5" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="H5" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G5" s="3" t="s">
+      <c r="I5" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="3" t="s">
+      <c r="J5" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="J5" s="3" t="s">
-[...9 lines deleted...]
-      <c r="N5" s="3" t="s">
+      <c r="O5" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="O5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P5" s="3" t="s">
+      <c r="P5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q5" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="3" t="s">
+      <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="C6" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="3" t="s">
+      <c r="D6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G6" s="3" t="s">
+      <c r="H6" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="H6" s="3" t="s">
+      <c r="I6" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="3" t="s">
+      <c r="J6" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="K6" s="3"/>
-      <c r="L6" s="3" t="s">
+      <c r="M6" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="M6" s="3" t="s">
+      <c r="N6" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="N6" s="3" t="s">
+      <c r="O6" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="P6" s="3" t="s">
+      <c r="P6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q6" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="J7" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="K7" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="L7" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="K7" s="3"/>
-      <c r="L7" s="3" t="s">
+      <c r="M7" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="M7" s="3" t="s">
+      <c r="N7" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="N7" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" s="3" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q7" s="3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="G8" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="N8" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="P8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="J9" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="H8" s="3" t="s">
-[...5 lines deleted...]
-      <c r="J8" s="3" t="s">
+      <c r="K9" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="K8" s="3"/>
-      <c r="L8" s="3" t="s">
+      <c r="M9" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="M8" s="3" t="s">
-[...12 lines deleted...]
-        <v>33</v>
+      <c r="N9" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="O9" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="P9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q9" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="K10" s="2"/>
+      <c r="L10" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M10" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N10" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="O10" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="P10" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q10" s="2" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:Q8"/>
+  <autoFilter ref="A2:Q10"/>
   <mergeCells>
-    <mergeCell ref="A3:A4"/>
-[...10 lines deleted...]
-    <mergeCell ref="Q5:Q8"/>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="B3:B6"/>
+    <mergeCell ref="C3:C6"/>
+    <mergeCell ref="D3:D6"/>
+    <mergeCell ref="E3:E6"/>
+    <mergeCell ref="Q3:Q6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="Q7:Q8"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="Q9:Q10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>