--- v1 (2026-07-14)
+++ v2 (2026-09-13)
@@ -1,746 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...412 lines deleted...]
-
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...283 lines deleted...]
-</a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
@@ -1112,51 +413,51 @@
       <c r="H8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>63</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>64</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>65</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>66</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>67</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>68</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G9" s="2" t="s">
@@ -1258,68 +559,25 @@
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="Q9:Q10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
-
-[...41 lines deleted...]
-</file>