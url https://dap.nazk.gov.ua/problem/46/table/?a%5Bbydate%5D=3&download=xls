--- v0 (2026-06-06)
+++ v1 (2026-08-07)
@@ -110,260 +110,263 @@
     <t>Здійснення заходів, спрямованих на забезпечення систематизації та публічного доступу до чинної містобудівної документації в повному обсязі, наповнення нею Містобудівного кадастру на державному рівні, зокрема шляхом:
 1) наповнення Містобудівного кадастру на державному рівні відомостями та документами містобудівної документації (крім інформації, яка відповідно до закону становить державну таємницю або належить до інформації з обмеженим доступом);
 2) надання можливості доступу в режимі перегляду до містобудівної документації за будь-якою адміністративно-територіальною одиницею чи територіальною громадою з деталізацією до окремої земельної ділянки (крім інформації, яка відповідно до закону становить державну таємницю або належить до інформації з обмеженим доступом); 
 3) надання можливості посадовим особам уповноважених органів містобудування та архітектури забезпечити завантаження містобудівної документації до Містобудівного кадастру на державному рівні;
 4) забезпечення електронної інформаційної взаємодії між Містобудівним кадастром на державному рівні та національним геопорталом Національної інфраструктури геопросторових даних щодо отримання базових або тематичних наборів (видів) геопросторових даних та метаданих (відомості про геопросторові дані та/або сервіси), які використовуються для розроблення містобудівної документації</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>містобудівну документацію до Містобудівного кадастру на державному рівні інтегровано</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством розвитку громад та територій України за ІІІ, IV квартали 2025 року та І квартал 2026 року як звітні періоди:
-1) щодо підпункту 1 заходу: "до Реєстру містобудівної документації (складової Містобудівного кадастру на державному рівні (МБКД) внесено відомості щодо:
+    <t>За інформацією, наданою Міністерством розвитку громад та територій України за ІІІ, IV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди:
+1) щодо підпункту 1 заходу: «до Реєстру містобудівної документації (складової Містобудівного кадастру на державному рівні (МБКД) внесено відомості щодо:
 70 проектів (баз геоданних) містобудівної документації;
-2401 примірник діючої містобудівної документації, що становить 4,9 % від загальної кількості";
-[...3 lines deleted...]
-З огляду на зазначене вище, у межах щоквартального моніторингу за І квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
+2401 примірник діючої містобудівної документації, що становить 4,9 % від загальної кількості»;
+2) щодо підпункту 2 заходу: «здійснюється технічне налагодження системи МБКД для забезпечення загального доступу в режимі перегляду до містобудівної документації. Разом з тим, в період військового стану діють обмеження щодо розміщення такої інформації у відкритому доступі»;
+3) щодо підпункту 3 заходу: «реалізовано функціонал підключення уповноважених органів містобудування та архітектури і завантаження містобудівної документації до Реєстру містобудівної документації (складової МБКД). Наразі надано доступ до МБКД 1109 виконавчим органам місцевого самоврядування для завантаження містобудівної документації»;
+4) щодо підпункту 4 заходу: «опрацьовуються технічні аспекти забезпечення електронної інформаційної взаємодії між Містобудівним кадастром на державному рівні та національним геопорталом Національної інфраструктури геопросторових даних».
+З огляду на зазначене вище, у межах щоквартального моніторингу за ІІ квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.1.1.2</t>
   </si>
   <si>
     <t>Запроваджено в роботу сервіси валідації та публічного обговорення проектів містобудівної документації на геопорталі Містобудівного кадастру на державному рівні</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t xml:space="preserve">Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації </t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством розвитку громад та територій України за IІІ, ІV квартали 2025 року та І квартал 2026 року як звітні періоди:
-[...2 lines deleted...]
-Показником виконання заходу 2.5.1.1.2 передбачено: "Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації".
+    <t>За інформацією, наданою Міністерством розвитку громад та територій України за IІІ, ІV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди:
+«Запроваджено сервіс валідації проектів містобудівної документації на місцевому рівні засобами Містобудівного кадастру на державному рівні (МБКД). 
+Сервіс публічного обговорення проектів містобудівної документації передбачається реалізувати в рамках модернізації геоінформаційної системи МБКД (наразі здійснюється підготовка технічних вимог відповідно до оновленого законодавства). 
+Разом з тим, в період військового стану діють обмеження щодо функціонування такого сервісу».
+Показником виконання заходу 2.5.1.1.2 передбачено: «Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації».
 Таким чином, з огляду на надану Головним виконавцем інформацію, а також завершення строків виконання, захід 2.5.1.1.2 є таким, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.1.3</t>
   </si>
   <si>
     <t xml:space="preserve">Здійснення заходів, спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва, Державним реєстром речових прав на нерухоме майно, Державним земельним кадастром, зокрема, шляхом:
 1) відображення об’єктів нерухомого майна в Державному земельному кадастрі та інтеграцію інформації про об’єкти нерухомого майна і об’єкти будівництва (видані будівельні паспорти, зареєстровані містобудівні умови і обмеження, чинні документи, що дають право на виконання будівельних робіт), доступу до відомостей Єдиної державної електронної системи у сфері будівництва про об’єкти будівництва у складі Державного земельного кадастру;
 2) отримання державними реєстраторами прав на нерухоме майно інформації з Єдиної державної електронної системи у сфері будівництва про результати проведення технічної інвентаризації об’єктів нерухомого майна
 </t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Державна служба України з питань геодезії, картографії та кадастру</t>
   </si>
   <si>
     <t>Державний реєстр речових прав на нерухоме майно та Державний земельний кадастр до Єдиної державної електронної системи у сфері будівництва інтегровано</t>
   </si>
   <si>
     <t>1) Щодо підпункту 1 змісту заходу:
 За інформацією, наданою Мінрозвитку: «Держгеокадастр листом від 06.07.2023 № 5-28-0.213-6641/2-23 звернувся до Мінінфраструктури з проханням надати пропозиції стосовно внесення змін до Угоди про інформаційне співробітництво і Протоколу автоматизованого обміну інформацією між Єдиною державною електронною системою у сфері будівництва (ЄДЕССБ) та Державним земельним кадастром (ДЗК) в частині забезпечення отримання в порядку електронної інформаційної взаємодії з ЄДЕССБ для внесення до ДЗК відповідних відомостей згідно з вимогами чинного законодавства.
 06.09.2023 проведено робочу нараду (онлайн) за участю представників Міністерства розвитку громад, територій та інфраструктури України, Державної служби України з питань геодезії, картографії та кадастру, адміністраторів відповідних інформаційних систем, з питань обговорення проекту змін до Протоколу автоматизованого обміну інформацією між ЄДЕССБ та ДЗК.
 Держгеокадастр листом від 28.02.2024 № 5-28-0.213-2620/2-24 надіслав Мінінфраструктури доопрацьовані проєкти договору про електронну інформаційну взаємодію між Міністерством розвитку громад, територій та інфраструктури України і Державною службою України з питань геодезії, картографії та кадастру та Протоколу автоматизованого обміну інформацією між ЄДЕССБ та ДЗК.
-Зазначені проєкти доопрацьовуються Міністерством розвитку громад, територій та інфраструктури України, зокрема, в частині структури, змісту та форматів запитів і відповідей на запити, що передаються та приймаються в порядку автоматизованого обміну".
-[...3 lines deleted...]
-У ІV кварталі 2025 року Головним виконавцем було надано Договір про інформаційну взаємодію від 29.04.2025 року укладений між Державною службою України з питань геодезiї, картографiї та кадастру та Міністерством розвитку громад та територій України, яким визначено порядок електронної інформаційної взаємодії між Ресурсами Мінрозвитку та Держгеокадастру з метою забезпечення надання публічних (електронних публічних) послуг.
+Зазначені проєкти доопрацьовуються Міністерством розвитку громад, територій та інфраструктури України, зокрема, в частині структури, змісту та форматів запитів і відповідей на запити, що передаються та приймаються в порядку автоматизованого обміну».
+За інформацією, наданою Мінрозвитку за I квартал 2025 року як звітний період: «Державний реєстр речових прав на нерухоме майно та Державний земельний кадастр до Єдиної державної електронної системи у сфері будівництва інтегровано. Інформаційна взаємодія між ЄДЕССБ (як складової частини ІІС МБКД) і ДЗК та ДРРП вже функціонує і розширюється за переліком методів (способів) запитів на отримання інформації та видів даних, що є предметом інформаційного обміну».
+Аналогічну інформацію було надано Мінрозвитку, як Головним виконавцем, за ІІІ, ІV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди.
+Водночас, за інформацією, наданою Мінрозвитку, Держгеокадастром та Мін’юстом для цілей поточної (щорічної) оцінки ефективності реалізації Антикорупційної стратегії на 2021-2025 роки та Державної антикорупційної програми на 2023-2025 роки, об’єкти нерухомого майна не відображаються в ДЗК; інформація про об’єкти нерухомого майна і об’єкти будівництва (видані будівельні паспорти, зареєстровані містобудівні умови і обмеження, чинні документи, що дають право на виконання будівельних робіт) до ДЗК не інтегрована; доступ до відомостей ЄДЕССБ про об’єкти будівництва у складі ДЗК не забезпечено.
+У ІV кварталі 2025 року Головним виконавцем було надано Договір про інформаційну взаємодію від 29.04.2025 укладений між Державною службою України з питань геодезiї, картографiї та кадастру та Міністерством розвитку громад та територій України яким визначено порядок електронної інформаційної взаємодії між Ресурсами Мінрозвитку та Держгеокадастру з метою забезпечення надання публічних (електронних публічних) послуг.
 Варто звернути увагу, що Головним виконавцем не було надано підтвердження відображення у Державному земельному кадастрі інформації про об’єкти нерухомого майна і об’єкти будівництва.
 З огляду на вищезазначене, у цій частині захід є виконаним лише частково.
 2) Щодо підпункту 2 змісту заходу:
 За інформацією наданою Мінрозвитку: 19.07.2023, з метою забезпечення функціонування Єдиної державної електронної системи у сфері будівництва було підписано Протокол електронної інформаційної взаємодії між Міністерством розвитку громад, територій та інфраструктури України, Міністерством юстиції України, Державним підприємством «Дія» та Державним підприємством «Національні інформаційні системи» щодо отримання інформації на запит державного реєстратора за ідентифікатором об’єкта будівництва в рамках взаємодії Державного реєстру речових прав на нерухоме майно (ДРРП) та Єдиної державної електронної системи у сфері будівництва (ЄДЕССБ). На підставі цього державні реєстратори прав на нерухоме майно отримують інформацію з ЄДЕССБ про результати проведення технічної інвентаризації об’єктів нерухомого майна.
 Підписання вказаного Протоколу є належним виконанням елементу 2 змісту даного заходу.
 З огляду на вищезазначене та сплив строків виконання, констатуємо, що захід 2.5.1.1.3 виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.1.4</t>
   </si>
   <si>
     <t>Здійснення заходів, спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>Міністерство культури та стратегічних комунікацій України</t>
   </si>
   <si>
     <t>електронний реєстр об’єктів культурної спадщини до Єдиної державної електронної системи у сфері будівництва інтегровано</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України як Головний виконавець заходу у ІІ кварталі 2025 року повідомило:
-"Укладено Договір про електронну інформаційну взаємодію між Міністерством розвитку громад та територій України та Міністерством культури та стратегічних комунікацій України від 12.06.2025 щодо обміну інформацією між Єдиною державною електронною системою у сфері будівництва та Державним реєстром нерухомих пам’яток України про надання інформації про нерухомі об’єкти культурної спадщини України за ідентифікаторами населених пунктів, геопросторовими даними об’єкта, реєстраційним номером об’єкта під час надання/отримання адміністративних послуг та інших послуг у сфері будівництва".
-[...1 lines deleted...]
-"Після укладення договору вживаються заходи з забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини".
+«Укладено Договір про електронну інформаційну взаємодію між Міністерством розвитку громад та територій України та Міністерством культури та стратегічних комунікацій України від 12.06.2025 щодо обміну інформацією між Єдиною державною електронною системою у сфері будівництва та Державним реєстром нерухомих пам’яток України про надання інформації про нерухомі об’єкти культурної спадщини України за ідентифікаторами населених пунктів, геопросторовими даними об’єкта, реєстраційним номером об’єкта під час надання/отримання адміністративних послуг та інших послуг у сфері будівництва».
+У ІІІ, ІV кварталах 2025 року, а також І та ІІ кварталі 2026 року Головний виконавець повідомив наступну інформацію:
+«Після укладення договору вживаються заходи з забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини».
 Разом з тим, Міністерством розвитку громад та територій України, як Головним виконавцем заходу, не було надано відповідних підтверджуючих документів щодо здійснення заходу (окрім укладення договору), спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії, зокрема таких як розроблення необхідного технічного функціоналу, його тестування, здійснення наповнення необхідно інформацією.
-З огляду на наведене вище, а також у зв'язку зі спливом строків виконання, у межах щоквартального моніторингу за І квартал 2026 року, вимушені констатувати, що захід виконано невчасно та частково.</t>
+З огляду на наведене вище, а також у зв’язку зі спливом строків виконання, у межах щоквартального моніторингу за ІІ квартал 2026 року, вимушені констатувати, що захід виконано невчасно та частково.</t>
   </si>
   <si>
     <t>2.5.1.2</t>
   </si>
   <si>
     <t>Створено єдиний електронний Містобудівний кадастр, який є платформою для надання всіх адміністративних послуг у сфері містобудівної діяльності, публічним джерелом містобудівної інформації. Містобудівна документація набирає чинності з моменту її внесення до Містобудівного кадастру та присвоєння просторового індексу</t>
   </si>
   <si>
     <t>2.5.1.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до деяких законів про створення та функціонування Містобудівного кадастру на державному рівні, яким:
 1) передбачено створення Містобудівного кадастру на державному рівні з єдиними вимогами щодо структури даних містобудівної документації;
 2) визначено держателя, адміністратора та технічного адміністратора, відповідальних за ведення Містобудівного кадастру на державному рівні;
 3) встановлено повноваження та осіб,  відповідальних за передачу інформації для наповнення Містобудівного кадастру на державному рівні, а також відповідальність таких осіб за достовірність та актуальність внесеної інформації, своєчасне її внесення;
 4) забезпечено публічний доступ до Містобудівного кадастру на державному рівні (крім інформації з обмеженим доступом);
 5) передбачено перелік та порядок надання адміністративних послуг у сфері містобудівної діяльності за допомогою платформи Містобудівного кадастру на державному рівні, зокрема через Єдину державну електронну систему у сфері будівництва;
 6) передбачено розроблення містобудівної документації у формі геопросторових даних та набрання чинності містобудівною документацією лише з моменту внесення її до  Містобудівного кадастру на державному рівні;
 7) передбачено інформаційну інтеграцію Містобудівного кадастру на державному рівні та Державного земельного кадастру, Державного реєстру речових прав на нерухоме майно, електронного реєстру об’єктів культурної спадщини, Державного лісового кадастру, Державного кадастру територій та об’єктів природно-заповідного фонду, інших інформаційних ресурсів держави, перелік яких визначається Кабінетом Міністрів України шляхом внесення змін до Порядку ведення Містобудівного кадастру на державному рівні (за умови наявності технічної можливості підключення);
 8) установлено, що містобудівні умови та обмеження (і окремі види дозвільних документів) генеруються автоматично програмними засобами Містобудівного кадастру на державному рівні на основні містобудівної документації у формі геопросторових даних
 </t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>У ІІІ кварталі 2025 року Міністерство розвитку громад та територій України повідомило:
-"Перелік питань, які планувались до вирішення проектом закону, врегульовано Порядком ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні, затвердженому постановою Кабінету Міністрів України від 09.08.2024 № 909, зокрема:
+«Перелік питань, які планувались до вирішення проектом закону, врегульовано Порядком ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні, затвердженому постановою Кабінету Міністрів України від 09.08.2024 № 909, зокрема:
 1) запровадження Містобудівного кадастру здійснюється з метою цифровізації процедур розроблення, оновлення, внесення змін, погодження та затвердження містобудівної документації за єдиними вимогами (п. 14);
 2) Держателем Містобудівного кадастру є Мінрозвитку. Власником Містобудівного кадастру та виключних майнових прав інтелектуальної власності на його програмне забезпечення є держава в особі Мінрозвитку. Адміністратором Містобудівного кадастру є державне підприємство “Адміністратор Містобудівного кадастру на державному рівні”. Технічним адміністратором Містобудівного кадастру є державне підприємство “Дія” (п. 6);
 3) Відповідальними за достовірність внесених (завантажених) даних до Містобудівного кадастру є розробники містобудівної документації, замовники містобудівної документації (уповноважені органи містобудування та архітектури або інші структурні підрозділи місцевих держадміністрацій, виконавчих органів сільських, селищних, міських рад, що забезпечують організацію розроблення містобудівної документації) або інші уповноважені особи, які є відповідальними за створення таких відомостей (даних) або документів (п. 46);
 4) До Реєстру містобудівної документації не вносяться відомості (дані), які становлять державну таємницю (п. 36);
 5) Складовою частиною Містобудівного кадастру є Єдина державна електронна система у сфері будівництва, до якої входять Єдиний державний реєстр адміністративно-територіальних одиниць та територій територіальних громад, Єдиний державний реєстр адрес, Реєстр будівель і споруд (п. 4);
 6) Для забезпечення внесення (завантаження) відомостей (даних) та електронних документів до Містобудівного кадастру використовується структура Бази геопросторових даних (геоданих) містобудівної документації на місцевому рівні, затверджена Мінрозвитку (п. 25);
 7) У Містобудівному кадастрі забезпечується електронна інформаційна взаємодія у режимі реального часу з електронними інформаційними ресурсами, інформаційно-комунікаційними системами, інформаційними системами, у тому числі з:
 - національним геопорталом;
 - Державним реєстром майна, пошкодженого та знищеного внаслідок бойових дій, терористичних актів, диверсій, спричинених збройною агресією Російської Федерації проти України;
 - Єдиною екологічною платформою “ЕкоСистема”, зокрема з Єдиним реєстром стратегічної екологічної оцінки;
 - інформаційними системами містобудівних кадастрів регіонального, районного та міського рівня;
 - Єдиною цифровою інтегрованою інформаційно-аналітичною системою управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури;
 - Єдиною геоінформаційною системою здійснення моніторингу та оцінювання розвитку регіонів і територіальних громад;
 - Державним земельним кадастром;
 - електронною системою закупівель;
 - Державним реєстром нерухомих пам’яток України;
 - Державним кадастром територій та об’єктів природно-заповідного фонду (п. 17);
 8) З використанням Реєстру містобудівної документації здійснюється автоматичне формування наборів геопросторових даних містобудівної документації для надання містобудівних умов та обмежень та для надання будівельного паспорта забудови земельної ділянки (п. 33)».
-Аналогічну інформацію Міністерство розвитку громад та територій України повідомило у ІV кварталі 2025 року та І кварталі 2026 року як звітних періодах.
+Аналогічну інформацію Міністерство розвитку громад та територій України повідомило у ІV кварталі 2025 року, а також І та ІІ кварталах 2026 року як звітних періодах.
 Варто звернути увагу, що зміст заходу 2.5.1.2.1 передбачає розроблення саме проекту закону України, а показник виконання заходу передбачає подання відповідного проекту закону до Верховної Ради України, тому затвердження постановою Кабінету Міністрів України від 09.08.2024 № 909 Порядку ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні не може забезпечити повного виконання заходу.
-З огляду на вищезазначену інформацію, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можемо констатувати, що вказаний захід виконаний вчасно, але частково.</t>
+З огляду на вищезазначену інформацію, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року можемо констатувати, що вказаний захід виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.2.2</t>
   </si>
   <si>
     <t>Введення в експлуатацію Містобудівного кадастру на державному рівні, засобами якого забезпечено:
 1) автоматизацію та надання визначеного законом переліку адміністративних послуг у сфері містобудівної діяльності, що повинні надаватися через платформу Містобудівного кадастру на державному рівні;
 2) наповнення Містобудівного кадастру на державному рівні містобудівною документацією (зокрема прийнятою до запровадження кадастру);
 3) ведення державного реєстру містобудівної документації у складі Містобудівного кадастру на державному рівні та внесення до єдиного електронного Містобудівного кадастру містобудівної документації та оприлюднення із наданням вільного доступу (крім інформації з обмеженим доступом);
 4) взаємний обмін та інтеграцію даних Містобудівного кадастру на державному рівні, Державного земельного кадастру, Державного реєстру речових прав на нерухоме майно, електронного реєстру об’єктів культурної спадщини, Державного лісового кадастру, Державного кадастру територій та об’єктів природно-заповідного фонду; геопросторових даних про територію, адміністративно-територіальні одиниці; баз даних екологічних, лісових кадастрів, інженерно-геологічних умов; даних про об’єкти інженерно-транспортної інфраструктури, наявні та запроектовані інженерні мережі, лінійні об’єкти енергетичної інфраструктури, розподіл потужностей інженерних мереж, наявні вільні потужності та видані технічні умови; геопросторових даних технічної інвентаризації та обліку об’єктів нерухомого майна, єдиного адресного реєстру;
 5) можливість автоматичного формування за онлайн-запитом через геопортал Містобудівного кадастру на державному рівні містобудівних умов і обмежень, а так само окремих видів документів дозвільного характеру</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>Міністерство цифрової трансформації України</t>
   </si>
   <si>
     <t>Містобудівний кадастр на державному рівні введено в експлуатацію з повним функціоналом</t>
   </si>
   <si>
     <t>За інформацією, наданою Мінрозвитку за ІI квартал 2025 року як звітний період:
-"Здійснюється тестування та запуск в експлуатацію геопорталу Містобудівного кадастру на державному рівні (МБКД)".
-[...6 lines deleted...]
-НАЗК встановлено, що було запущено Геопортал Містобудівного кадастру на державному рівні, про що було оприлюднено інформаційне повідомлення на веб-сайті Міністерства розвитку громад та територій України. З функціоналом Геопорталу Містобудівного кадастру можливо ознайомитись за посиланням: https://kadastr.gov.ua/. 
+«Здійснюється тестування та запуск в експлуатацію геопорталу Містобудівного кадастру на державному рівні (МБКД)».
+1) Щодо підпункту 1 заходу: «Функціонал ЄДЕССБ, як складової частини МБКД, забезпечує автоматизацію адміністративних послуг, перелік яких можна переглянути на порталі за посиланням: https://e-construction.gov.ua/reestri. МБКД у частині ведення та наповнення Реєстру містобудівної документації не забезпечує повну автоматизацію надання адміністративних послуг. ЄДЕССБ забезпечує автоматизацію таких послуг як: Видача будівельного паспорта; Видача містобудівних умов та обмежень; Видача витягу з містобудівної документації; Переведення дачного (садового) будинку у житловий будинок; Присвоєння (зміна) адрес; Погодження обґрунтованих відхилень від будівельних норм; Повідомлення про влаштування засобів безперешкодного доступу осіб з інвалідністю та інших маломобільних груп населення до об’єктів; Видача технічних умов; Проведення експертизи проектів будівництва; Видача актів про демонтаж; Повідомлення про початок виконання підготовчих робіт; Повідомлення про початок виконання будівельних робіт; Видача дозволу на виконання будівельних робіт; Реєстрація декларації про готовність до експлуатації об’єкта; Видача сертифіката про прийняття в експлуатацію закінчених будівництвом об’єктів. Наразі здійснюється підключення уповноважених органів з питань містобудування та архітектури для реалізації таких послуг»;
+2) щодо підпункту 2 заходу: «функціонал МБКД забезпечує можливість завантаження графічних та текстових матеріалів чинної містобудівної документації, зокрема створеної у попередніх періодах у немашиночитанних форматах файлів. Здійснюється підключення уповноважених органів з питань містобудування та архітектури та тестування завантаження такої документації»;
+3) щодо підпункту 3 заходу: «функціонал МБКД забезпечує ведення Реєстру містобудівної документації місцевого рівня у своєму складі, але не оприлюднення такої документації. Наразі здійснюється підключення уповноважених органів з питань містобудування та архітектури та тестування завантаження містобудівної документації до Реєстру»;
+4) щодо підпункту 4 заходу: «здійснюється аналіз технічних вимог до налагодження взаємодії для подальших консультацій з іншими центральними органами державної влади - держателями відповідних реєстрів». 
+Щодо підпункту 4 додатково див. Ключові джерела оцінки.
+5) щодо підпункту 5 заходу: можливість автоматичного формування за онлайн-запитом через платформу МБКД містобудівних умов і обмежень не забезпечено, водночас забезпечено таку можливість для формування окремих видів дозвільних документів, а саме: 1) «повідомлення про початок виконання будівельних робіт з класом наслідків СС1» і 2) «декларації про готовність до експлуатації об’єкта».
+За інформацією, наданою Мінрозвитку за ІIІ, VI квартали 2025, а також І та ІІ квартали 2026 року як звітні періоди: «Містобудівний кадастр на державному рівні введено в промислову експлуатацію наказом Міністерства розвитку громад та територій України від 04.09.2025 № 1341».
+НАЗК встановлено, що було запущено Геопортал Містобудівного кадастру на державному рівні, про що було оприлюднено інформаційне повідомлення на вебсайті Міністерства розвитку громад та територій України. З функціоналом Геопорталу Містобудівного кадастру можливо ознайомитись за посиланням: https://kadastr.gov.ua/. 
 У ІV кварталі 2025 року Головним виконавцем було надано наказ від 04.09.2025 № 1341 «Про введення в промислову експлуатацію Містобудівного кадастру на державному рівні» за змістом якого введено в промислову експлуатацію Містобудівний кадастр на державному рівні.
-Водночас Головним виконавцем не було надано інформації та відповідних підтверджуючих документів щодо переліку функцій, які реалізовані у містобудівному кадастрі.
-З огляду на зазначене вище, у межах щоквартального моніторингу за І квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
+Водночас Головним виконавцем не було надано інформації та відповідних підтверджуючих документів щодо переліку функцій, які реалізовані у містобудівному кадастрі. 
+З огляду на зазначене вище, у межах щоквартального моніторингу за ІІ квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.5</t>
   </si>
   <si>
     <t>Запроваджено обов’язкове врахування вимог містобудівної документації під час розроблення та реалізації програм соціально-економічного розвитку</t>
   </si>
   <si>
     <t>2.5.1.5.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до деяких законів щодо реалізації містобудівної документації, яким передбачено, що:
 1) реалізація містобудівної документації здійснюється шляхом розроблення, затвердження і виконання відповідних планів заходів, які є невід’ємною частиною містобудівної документації і підлягають оприлюдненню;
 2) узгодження документів соціально-економічного і бюджетного планування та планів заходів покладається на орган, яким прийнято рішення про затвердження відповідної містобудівної документації;
 3) заходи щодо реалізації містобудівної документації мають бути забезпечені фінансуванням на відповідний період; 
 4) перелік заходів та джерела фінансування повинні відображатися у документах соціально-економічного і бюджетного планування відповідно до строків, визначених планом заходів
 </t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
-    <t>За інформацією, наданою Мінрозвитку за І квартал 2026 року як звітний період:
-«План заходів з реалізації містобудівної документації передбачено у Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженому постановою КМУ від 01.09.2021 № 926) (в редакції постанови КМУ від 31.12.2024 № 1557). Крім того, необхідність узгодження регіональних стратегій, планів заходів та положень містобудівної документації, а також визначення, що відповідні плани заходів є обов’язковими для врахування під час підготовки відповідних місцевих бюджетів, встановлено Порядком розроблення регіональних стратегій розвитку і планів заходів з їх реалізації, а також проведення моніторингу реалізації зазначених стратегій і планів заходів, затвердженим постановою КМУ від 04.08.2023 № 816, та передбачено у Методичних рекомендаціях щодо порядку розроблення, затвердження, реалізації, проведення моніторингу та оцінювання реалізації стратегій розвитку територіальних громад, затверджених наказом Міністерства розвитку громад та територій України від 21.12.2022 № 265. Питання врегулювання передбачені в заході включено в галузевому підзаконному акті, тому питання внесення змін до закону не доцільно».
+    <t>За інформацією, наданою Мінрозвитку за ІІ квартал 2026 року як звітний період:
+«План заходів з реалізації містобудівної документації передбачено у Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженому постановою КМУ від 01.09.2021 № 926) (в редакції постанови КМУ від 31.12.2024 № 1557). 
+Крім того, необхідність узгодження регіональних стратегій, планів заходів та положень містобудівної документації, а також визначення, що відповідні плани заходів є обов’язковими для врахування під час підготовки відповідних місцевих бюджетів, встановлено Порядком розроблення регіональних стратегій розвитку і планів заходів з їх реалізації, а також проведення моніторингу реалізації зазначених стратегій і планів заходів, затвердженим постановою КМУ від 04.08.2023 № 816, та передбачено у Методичних рекомендаціях щодо порядку розроблення, затвердження, реалізації, проведення моніторингу та оцінювання реалізації стратегій розвитку територіальних громад, затверджених наказом Міністерства розвитку громад та територій України від 21.12.2022 № 265. Питання врегулювання передбачені в заході включено в галузевому підзаконному акті, тому питання внесення змін до закону не доцільно».
 Звертаємо увагу, що захід 2.5.1.5.1. передбачає розроблення саме проекту закону України, а показник виконання заходу передбачає подання відповідного проекту закону до Верховної Ради України.
-З огляду на те, що Головним виконавцем не надано підтвердження вжиття заходів спрямованих на розробку проекту закону, за результатами моніторингу за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на те, що Головним виконавцем не надано підтвердження вжиття заходів спрямованих на розробку проекту закону, за результатами моніторингу за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>