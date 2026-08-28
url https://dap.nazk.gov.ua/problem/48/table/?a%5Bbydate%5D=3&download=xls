--- v0 (2026-06-26)
+++ v1 (2026-08-28)
@@ -114,108 +114,105 @@
 в) невідповідність об’єкта будівництва, що проектується, цільовому призначенню земельної ділянки відповідно до Класифікатора видів цільового призначення земельних ділянок, видів функціонального призначення територій, будівель, споруд та співвідношення між ними, а також правила його застосування із визначенням категорій земель та видів цільового призначення земельних ділянок, які можуть встановлюватися в межах відповідної функціональної зони; 
 г) порушення інших обмежень у використанні земель;
 2) перевищення поверховості об’єкта будівництва;
 3) заниження класу наслідків (відповідальності) об’єкта у проектній документації на будівництво
 </t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>У І кварталі 2026 року як звітному періоді Міністерством розвитку громад та територій України, як головним виконавцем було надано наступну інформацію: «Питання, передбачене підпунктом 2.5.3.1.1 Заходів з виконання Державної антикорупційної програми на 2023-2025 роки, було врегульовано за пропозиціями Міністерства в законопроєкті «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (реєстр. № 5655 від 11.06.2021), що прийнятий Верховною Радою України 13.12.2022 та знаходився на підписі Президента України». В даних змінах враховані питання, що визначені підпунктом 2.5.3.1.1, у частині запровадження механізму притягнення до відповідальності виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, а також позбавлення їх кваліфікаційних сертифікатів. Зокрема, у зазначеному проєкті закону опрацьовано питання професійної атестації, анулювання кваліфікаційних сертифікатів, повноважень відповідних органів та підстав реагування на порушення вимог законодавства у сфері містобудівної діяльності».
+    <t>У ІІ кварталі 2026 року як звітному періоді Міністерством розвитку громад та територій України, як Головним виконавцем було надано наступну інформацію: «Державну антикорупційну програму на 2023–2025 роки затверджено 04.03.2023 року, Мінрозвитку до її затвердження вже було вжито заходів щодо розроблення та супроводження законодавчих змін якими, зокрема, врегульовано дане питання у проєкті Закону України реєстр. № 5655 від 11.06.2021, який 13.12.2022 прийнято Верховною Радою України як Закон України № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності». Зазначеним Законом передбачено врегулювання в тому числі питань, пов’язаних із механізмом притягнення до відповідальності виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, професійною атестацією таких виконавців, позбавленням/анулюванням кваліфікаційних сертифікатів, визначенням повноважень відповідних органів та підстав реагування на порушення вимог законодавства у сфері містобудівної діяльності. Відповідно до інформації, розміщеної на офіційному вебсайті Верховної Ради України, зазначений Закон 19.12.2022 направлено на підпис Президенту України та він перебуває у статусі «Передано на підпис Президенту»».
 Водночас Закон України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (реєстр. номер 5655 від 11.06.2021) перебуває на стадії підписання Президентом України починаючи ще з 19 грудня 2022 року, тобто більше трьох років.
-У звітному періоді Міністерством розвитку громад та територій України, як головним виконавцем, не було надано інформації про початок та/або подальші етапи розробки окремого проекту закону, як це передбачено підпунктом 2.5.3.1.1.
-З огляду на відсутність інформації щодо кроків, спрямованих на розробку проекту нормативно-правового акту, визначеного у змісті заходу 2.5.3.1.1., а також сплив термінів виконання заходу, у межах щоквартального моніторингу за І квартал 2026 року вимушені констатувати, що даний захід не виконано.</t>
+У звітному періоді Міністерством розвитку громад та територій України, як Головним виконавцем, не було надано інформації про початок та/або подальші етапи розробки окремого проєкту закону, як це передбачено підпунктом 2.5.3.1.1.
+З огляду на відсутність інформації щодо кроків, спрямованих на розробку проєкту нормативно-правового акту, визначеного у змісті заходу 2.5.3.1.1., а також сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що даний захід не виконано.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.3.1.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України, яким затверджено перелік грубих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів, зокрема:
 1) встановлено чіткий, вичерпний та обґрунтований перелік грубих (істотних) порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, мають бути в обов’язковому порядку позбавлені кваліфікаційних сертифікатів, щодо кожного виду виконавців (не менше 200 ключових порушень);
 2) встановлено чіткі строки позбавлення кваліфікаційного сертифіката за кожне грубе порушення
 </t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>постанову Кабінету Міністрів України прийнято</t>
   </si>
   <si>
     <t>У ІІ та ІІІ кварталах 2025 року Міністерство розвитку громад та територій України повідомило: «Виконується. Подальше доопрацювання проекту Закону України “Про внесення змін до Кодексу України про адміністративні правопорушення та Кримінального кодексу України щодо посилення відповідальності у сфері містобудівної діяльності” (реєстр. № 5877 від 01.09.2021) можливе після підписання Закону України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Наразі відсутня законодавча підстава для розроблення проєкту зазначеної постанови КМУ».
 У ІV кварталі 2025 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Захід виконано. Питання врегульовано в Законі України "Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності" (реєстровий номер 5655 від 11.06.2021), який 13.12.2022 прийнятий Верховною Радою України та передано на підпис Президенту України».
-У І кварталі 2026 року як звітному періоді Міністерство розвитку громад та територій України повідомило: «Питання, передбачене підпунктом 2.5.3.1.2 Заходів з виконання Державної антикорупційної програми на 2023–2025 роки, вважаємо виконаним шляхом прийняття постанови Кабінету Міністрів України від 19 січня 2024 р. № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681». Зазначеною постановою внесено зміни, зокрема, до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, затвердженого постановою Кабінету Міністрів України від 23 травня 2011 р. № 554, які спрямовані на вдосконалення механізму контролю за діяльністю таких виконавців та реагування на допущені ними порушення.
-[...2 lines deleted...]
-- обов’язок органу архітектурно-будівельного контролю повідомляти Мінрозвитку або відповідну саморегулівну організацію про факт вчинення виконавцем порушень вимог законодавства, будівельних норм, нормативно-правових актів та нормативних документів у сфері містобудування, обов’язковість застосування яких встановлена законодавством, протягом трьох робочих днів з дня встановлення такого факту;
+У ІІ кварталі 2026 року як звітному періоді Міністерство розвитку громад та територій України повідомило: «Питання, що передбачене даним підпунктом врегульовано в інший спосіб, шляхом прийняття постанови Кабінету Міністрів України від 19.01.2024 № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681». Зазначеною постановою внесено зміни, зокрема, до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, затвердженого постановою Кабінету Міністрів України від 23.05.2011 № 554, якими удосконалено механізм контролю за діяльністю таких виконавців та реагування на допущені ними порушення. Зокрема, пунктом 17 Порядку № 554 передбачено підстави для прийняття рішення про позбавлення виконавця кваліфікаційного сертифіката, у тому числі у разі встановлення за результатами заходів архітектурно-будівельного контролю факту вчинення виконавцем двох і більше порушень вимог законодавства, будівельних норм, нормативно-правових актів та нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством.
 Разом з тим вважаємо, що встановлення окремого чіткого та вичерпного переліку грубих (істотних) порушень у кількісному вираженні, зокрема у форматі «не менше 200 ключових порушень», станом на 2026 рік є недоцільним.
-Це зумовлено тим, що в умовах змін містобудівного законодавства, запроваджених протягом 2023–2025 років, зокрема в частині модернізації Єдиної державної електронної системи у сфері будівництва, усі чинні будівельні норми є обов’язковими до виконання під час проєктування об’єктів будівництва. Крім того, обов’язковому застосуванню підлягають також спеціальні будівельні норми, що встановлюють вимоги до будівель і споруд залежно від їх функціонального призначення. За таких умов визначення фіксованого переліку порушень не може в повному обсязі охопити всі випадки істотного порушення обов’язкових вимог у сфері містобудування».
-Звертаємо увагу, що заходом 2.5.3.1.2. передбачено розроблення проекту постанови Кабінету Міністрів України, яким затверджено саме перелік грубих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів.
+Така позиція зумовлена тим, що законодавство у сфері містобудівної діяльності та нормування у будівництві вже передбачає обов’язковість дотримання будівельних норм, відповідно до статті 11 Закону України «Про будівельні норми» застосування будівельних норм або їх окремих положень є обов’язковим для всіх суб’єктів містобудування, а будівельні норми встановлюють обов’язкові вимоги, що застосовуються, зокрема, під час проєктування і будівництва. Крім того, у разі якщо будівельні норми містять посилання на національні стандарти, що стосуються вимог до проєктної, науково-проєктної та робочої документації, методів проєктування, процесів виконання будівельних робіт, методів випробувань, конструктивних та інженерних систем, такі стандарти є обов’язковими до застосування».
+Звертаємо увагу, що заходом 2.5.3.1.2. передбачено розроблення проєкту постанови Кабінету Міністрів України, якою затверджено саме перелік грубих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів.
 Зміни внесені постановою Кабінету Міністрів України від 19 січня 2024 р. № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681» до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, за своїм змістом не охоплюють підпункти 1-2 заходу 2.5.3.1.2 Програми.
-З огляду на те, що Мінрозвитку, у звітному періоді, як Головним виконавцем, не надано інформації щодо розроблення та подання Кабінету Міністрів України проекту постанови КМУ, передбаченої заходом 2.5.3.1.2 Програми, а також з огляду на сплив термінів виконання заходу, у межах щоквартального моніторингу за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на те, що Мінрозвитку, у звітному періоді, як Головним виконавцем, не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту постанови КМУ, передбаченої заходом 2.5.3.1.2 Програми, а також з огляду на сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.3.2</t>
   </si>
   <si>
     <t>З метою захисту прав інвесторів удосконалено процедури інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб, шляхом запровадження чітких механізмів, що сприятимуть збереженню коштів та їх використанню за цільовим призначенням</t>
   </si>
   <si>
     <t>2.5.3.2.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку)</t>
   </si>
   <si>
     <t>Національна комісія з цінних паперів та фондового ринку</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством розвитку громад та територій України за попередні звітні періоди: «Окремі питання діяльності фондів фінансування будівництва щодо гарантування захисту прав інвесторів врегульовано у Законі України «Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю», а також у підзаконних нормативно-правових актах щодо договірних відносин у сфері будівництва. Наразі вивчається питання доцільності внесення змін на рівні законів або підзаконних актів. Передбачено проведення консультацій з Національною комісією з цінних паперів».
-У ІV кварталі 2025 року та І кварталі 2026 року як звітних періодах Міністерством розвитку громад та територій України було надано наступну інформацію: «Питання пов’язане із удосконаленням діяльності фондів фінансування будівництва певною мірою врегульовано Законом України "Про гарантування речових прав на об’єкти нерухомого майна, які будуть споруджені в майбутньому", яким визначені способи залучення управителем фонду фінансування будівництва коштів від фізичних та юридичних осіб. Наразі згідно зі Законом України "Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю" система функціонування ФФБ передбачає, зокрема здійснення управителем ФФБ контролю: за цільовим використанням забудовником спрямованих на будівництво коштів, дотриманням строків виконання робіт на об’єкті будівництва, дотриманням технічних характеристик об’єкта будівництва та об’єктів інвестування, вжиття заходів для усунення виявлених недоліків; за виконанням забудовником своїх зобов’язань за договором».
-Заходом 2.5.3.2.1. передбачено розроблення та подання Кабінетові Міністрів України проекту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку). Показник виконання заходу передбачає подання проекту закону до Верховної Ради України.
+У ІV кварталі 2025 року, І та ІІ кварталах 2026 року як звітних періодах Міністерством розвитку громад та територій України було надано наступну інформацію: «Питання пов’язане із удосконаленням діяльності фондів фінансування будівництва певною мірою врегульовано Законом України "Про гарантування речових прав на об’єкти нерухомого майна, які будуть споруджені в майбутньому", яким визначені способи залучення управителем фонду фінансування будівництва коштів від фізичних та юридичних осіб. Наразі згідно зі Законом України "Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю" система функціонування ФФБ передбачає, зокрема здійснення управителем ФФБ контролю: за цільовим використанням забудовником спрямованих на будівництво коштів, дотриманням строків виконання робіт на об’єкті будівництва, дотриманням технічних характеристик об’єкта будівництва та об’єктів інвестування, вжиття заходів для усунення виявлених недоліків; за виконанням забудовником своїх зобов’язань за договором».
+Заходом 2.5.3.2.1. передбачено розроблення та подання Кабінетові Міністрів України проєкту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку). Показник виконання заходу передбачає подання проєкту закону до Верховної Ради України.
 Оскільки Головним виконавцем у звітному періоді не надано інформації щодо розроблення або подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.2.1 Програми, а також з огляду на сплив термінів виконання заходу, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.3.2.2</t>
   </si>
   <si>
     <t>Підготовка та оприлюднення аналітичного звіту щодо корупційних ризиків, пов’язаних із процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб, зокрема щодо наявності корупційних ризиків у діяльності фондів фінансування будівництва та фондів операцій із нерухомістю</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік
 (КПКВК 6331010)</t>
   </si>
   <si>
     <t>аналітичний звіт підготовлено та оприлюднено</t>
   </si>
   <si>
@@ -267,53 +264,53 @@
 Також з метою захисту прав інвесторів працює Секторальна робоча група з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури (Наказ НАЗК від 21.02.2025 № 53/25). Склад вказаної робочої групи оновлено (Наказ НАЗК від 11.09.2025 № 270/25). Зокрема, до групи долучились представники Міністерства розвитку громад та територій України та громадської організації «Агенція відновлення та розвитку».
 27 березня 2026 року Національне агентство презентувало на публічному заході комплексне дослідження «Корупційні ризики, пов’язані з процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб: моделювання та пропозиції щодо їх мінімізації/усунення».
 На основі проведеного ґрунтовного аналізу інформації експерти НАЗК розробили рекомендації стратегічного характеру для підвищення прозорості та ефективності регулювання у цій сфері.
 У презентації дослідження та обговоренні його результатів взяли участь, зокрема, представники Національної комісії з цінних паперів та фондового ринку України, Державної інспекції архітектури та містобудування України, Міністерства розвитку громад, Бюро економічної безпеки України, Національного антикорупційного бюро України, обласних військових адміністрацій, громадських організацій, бізнес-спільноти, наукової спільноти.
 Презентація дослідження та обговорення його результатів є належним виконанням заходу 2.5.3.2.3. Водночас, з огляду на те, що датою завершення виконання заходу визначено 28 лютого 2025, а датою фактичного виконання є 27 березня 2026 року, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можемо констатувати, що захід виконано повністю, але невчасно.</t>
   </si>
   <si>
     <t>2.5.3.4</t>
   </si>
   <si>
     <t>Усунуто дискреційні повноваження органів архітектурно-будівельного контролю та нагляду шляхом визначення вичерпного переліку підстав для відмови у видачі або скасуванні дозвільних документів, видачі приписів або застосуванні санкцій, а також запроваджено обов’язковість вжиття визначених законодавством дій (прийняття рішень) у разі наявності відповідних підстав</t>
   </si>
   <si>
     <t>2.5.3.4.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону щодо визначення змісту та обсягу повноважень органів архітектурно-будівельного контролю та нагляду, уповноважених органів містобудування та архітектури, яким:
 1) прибрано всі дискреційні повноваження уповноважених органів, зокрема, замість права діяти певним чином передбачено обов’язок вживати заходів у разі порушення законодавства, заходів для зупинення незаконної діяльності та притягнення до відповідальності, при цьому передбачено обов’язок не лише діяти певним чином, прийнявши передбачені законом рішення (приписи, розпорядження, постанови, подання позову тощо) протягом установленого строку, а і передбачено обов’язок здійснювати контроль за виконанням прийнятих рішень/ужитих заходів;
 2) передбачено чіткий перелік документів для надання кожного виду послуги (як для документів дозвільного, так і інформативного та декларативного характеру), перелік можливих дій (реакцій) уповноважених органів у разі отримання заявки (погодження, відмова, на доопрацювання, скасування тощо), чіткий перелік підстав для погодження (реєстрації, видачі дозволу), відмови у видачі документа, повернення на доопрацювання, а також чіткі підстави та порушення для видачі припису або застосування санкцій
 </t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
-    <t>За інформацією, наданою Мінрозвитку як головним виконавцем: «Реформування врегулювання зазначених питань було передбачено Законом України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Однак наразі зазначений закон не підписано».
-[...1 lines deleted...]
-З огляду на те, що Головним виконавцем у звітному періоді не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.4.1 Програми, а також з огляду на сплив термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року вимушені констатувати, що захід 2.5.3.4.1 не виконано.</t>
+    <t>За інформацією, наданою Мінрозвитку як Головним виконавцем: «Реформування врегулювання зазначених питань було передбачено Законом України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Однак наразі зазначений закон не підписано».
+Закон України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (далі – Закон № 2851-IX) перебуває на стадії підписання з 19.12.2022. Водночас вимогами Державної антикорупційної програми на 2023–2025 роки (далі – Програма) щодо змісту, способу та строків виконання заходу 2.5.3.4.1 не передбачено такої умови як розроблення відповідного проєкту закону лише після підписання Президентом України Закону № 2851-IX. Відповідно розробка проєкту закону, передбаченого даним заходом, має розпочинатися незалежно від прийняття (підписання Президентом України) Закону № 2851-IX.
+З огляду на те, що Головним виконавцем у звітному періоді не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.4.1 Програми, а також з огляду на сплив термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід 2.5.3.4.1 не виконано.</t>
   </si>
   <si>
     <t>2.5.3.5</t>
   </si>
   <si>
     <t xml:space="preserve">Розв’язано проблему масового фальсифікату будівельних матеріалів шляхом імплементації положень Регламенту ЄС 
 № 305/2011 щодо встановлення гармонізованих умов для розміщення на ринку будівельної продукції
 </t>
   </si>
   <si>
     <t>2.5.3.5.1</t>
   </si>
   <si>
     <t>Вжиття заходів до недопущення перенесення строків набрання чинності Законом України “Про надання будівельної продукції на ринку” (у разі потреби)</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t>заходів щодо недопущення перенесення строків набрання чинності законом вжито</t>
   </si>
   <si>
     <t>Закон України від 2 вересня 2020 року № 850-IX "Про надання будівельної продукції на ринку" набрав чинності в повному обсязі з 01.01.2023. Станом на 30.03.2026 вказаний Закон залишається чинним.</t>
   </si>
   <si>
@@ -325,54 +322,53 @@
   <si>
     <t>моніторинг проводиться</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством розвитку громад та територій України у попередніх звітних періодах: «зазначені проекти законів які передбачають внесення змін до Закону України “Про надання будівельної продукції на ринку” щодо скасування або звуження сфери застосування обов’язкового декларування показників продукції на погодження не надходили. У разі їх надходження, буде вжито заходів відповідно до повноважень».
 У І кварталі 2026 року Міністерством розвитку громад та територій України було надано наступну інформацію: «Виконано моніторинг проектів законів, які передбачають внесення змін до Закону України “Про надання будівельної продукції на ринку” щодо скасування або звуження сфери застосування обов’язкового декларування показників продукції». 
 З огляду на вищезазначену інформацію, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можемо констатувати, що вказаний захід виконано вчасно та повністю.</t>
   </si>
   <si>
     <t>2.5.3.6</t>
   </si>
   <si>
     <t>Забезпечено легкий і швидкий доступ до інженерної та транспортної інфраструктури</t>
   </si>
   <si>
     <t>2.5.3.6.2</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до деяких законодавчих актів України про врегулювання окремих питань щодо приєднання до інженерних мереж, яким:
 1) запроваджено процедуру “єдиного вікна” під час надання послуг із приєднання до мереж суб’єктів усіх природних монополій (у сфері постачання та розподілу електричної енергії і природного газу, постачання теплової енергії, централізованого постачання гарячої води, централізованого водопостачання та централізованого водовідведення) з метою мінімізації взаємодії замовника та суб’єктів природної монополії; 
 2) встановлено уніфікований порядок приєднання до інженерних мереж та єдині підходи до визначення плати за приєднання (у межах однієї територіальної громади встановлюється єдина ціна за послугу з приєднання до інженерних мереж одного виду);
 3) визначено порядок проведення інвентаризації наявних інженерних мереж, відповідно до якого одночасно з інвентаризацією здійснюється наповнення Містобудівного кадастру на державному рівні для подальшого розроблення та оновлення містобудівної документації;
 4) запроваджено відображення інформації про інженерні мережі у Містобудівному кадастрі на державному рівні, геоінформаційних системах підприємств (крім інформації з обмеженим доступом)</t>
   </si>
   <si>
-    <t>У ІІІ, ІV кварталах 2025 та І кварталі 2026 року як звітних періодах Мінрозвитку як Головний виконавець повідомило: «Законом України від 14.01.2025 № 4213-IX «Про внесення змін до деяких законів України у сферах енергетики і теплопостачання щодо удосконалення окремих положень, пов’язаних із веденням господарської діяльності та дією воєнного стану в Україні» внесено зміни до Закону України «Про питну воду та питне водопостачання» та Закону України «Про теплопостачання» в частині встановлення вимог до суб’єктів господарювання у сфері централізованого водопостачання, суб’єктів господарювання, які здійснюють діяльність з транспортування теплової енергії щодо оприлюднення та оновлення інформації про умови приєднання до мереж та про елементи своїх систем з прив’язкою до географічних даних шляхом створення на своєму веб-сайті (за наявності) геоінформаційної системи щодо власних об’єктів відповідно до вимог Закону України «Про національну інфраструктуру геопросторових даних». Крім того, встановлено норму, що такі субʼєкти господарювання забезпечують можливість інтеграції даних геоінформаційної системи щодо власних об’єктів з офіційним геопорталом національної інфраструктури геопросторових даних, містобудівним кадастром та Єдиною державною електронною системою у сфері будівництва.
-Також, враховуючи, що послуги з приєднання до мереж водопостачання, газопостачання, електропостачання, теплопостачання регулюється окремими профільними законами та підзаконними нормативно-правовими актами, та зокрема мають окремі порядки, що визначають алгоритм приєднання до відповідних мереж, Закон України «Про регулювання містобудівної діяльності» визначає єдиний уніфікований порядок будівництва всіх обʼєктів. Нормами Закону України «Про регулювання містобудівної діяльності» та Порядку ведення Єдиної державної електронної системи у сфері будівництва, затвердженого постановою Кабінету Міністрів України від 23.06.2021 № 681, встановлено вимогу щодо створення технічних умов на приєднання виключно за допомогою Єдиної державною електронною системою у сфері будівництва, та відповідним чином визначено достатній рівень уніфікації порядку приєднання до усіх мереж».
+    <t>У ІІІ, ІV кварталах 2025, а також І та ІІ кварталах 2026 року як звітних періодах, Мінрозвитку як Головний виконавець повідомило: «Законом України від 14.01.2025 № 4213-IX «Про внесення змін до деяких законів України у сферах енергетики і теплопостачання щодо удосконалення окремих положень, пов’язаних із веденням господарської діяльності та дією воєнного стану в Україні» внесено зміни до Закону України «Про питну воду та питне водопостачання» та Закону України «Про теплопостачання» в частині встановлення вимог до суб’єктів господарювання у сфері централізованого водопостачання, суб’єктів господарювання, які здійснюють діяльність з транспортування теплової енергії щодо оприлюднення та оновлення інформації про умови приєднання до мереж та про елементи своїх систем з прив’язкою до географічних даних шляхом створення на своєму вебсайті (за наявності) геоінформаційної системи щодо власних об’єктів відповідно до вимог Закону України «Про національну інфраструктуру геопросторових даних». Крім того, встановлено норму, що такі субʼєкти господарювання забезпечують можливість інтеграції даних геоінформаційної системи щодо власних об’єктів з офіційним геопорталом національної інфраструктури геопросторових даних, містобудівним кадастром та Єдиною державною електронною системою у сфері будівництва. Також, враховуючи, що послуги з приєднання до мереж водопостачання, газопостачання, електропостачання, теплопостачання регулюється окремими профільними законами та підзаконними нормативно-правовими актами, та зокрема мають окремі порядки, що визначають алгоритм приєднання до відповідних мереж, Закон України «Про регулювання містобудівної діяльності» визначає єдиний уніфікований порядок будівництва всіх обʼєктів. Нормами Закону України «Про регулювання містобудівної діяльності» та Порядку ведення Єдиної державної електронної системи у сфері будівництва, затвердженого постановою Кабінету Міністрів України від 23.06.2021 № 681, встановлено вимогу щодо створення технічних умов на приєднання виключно за допомогою Єдиної державною електронною системою у сфері будівництва, та відповідним чином визначено достатній рівень уніфікації порядку приєднання до усіх мереж».
 Національне агентство проаналізувало положення Закону № 4213-IX та встановило, що вони належним чином охоплюють вимоги, визначені підпунктом 4 змісту заходу 2.5.3.6.2 Програми. 
-З огляду на те, що зазначений закон охоплює не всі підпункти заходу 2.5.3.6.2, а також з огляду на завершення термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можна констатувати, що захід 2.5.3.6.2. виконано вчасно, але частково.</t>
+З огляду на те, що зазначений закон охоплює не всі підпункти заходу 2.5.3.6.2, а також з огляду на завершення термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року можна констатувати, що захід 2.5.3.6.2. виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.5.3.7</t>
   </si>
   <si>
     <t>Завершено впровадження прозорої інформаційної системи адміністрування державного фонду регіонального розвитку, що відображає результативність проектів та їх відповідність стратегіям регіонального розвитку</t>
   </si>
   <si>
     <t>2.5.3.7.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до Бюджетного кодексу України, а саме до статті 241, яким:
 1) передбачено електронний документообіг державного фонду регіонального розвитку, зокрема виключно електронну подачу заявок (програм і проектів);
 2) сформовано вимоги та критерії відбору кандидатів до складу регіональних конкурсних комісій;
 3) запроваджено механізм залучення незалежних експертів для оцінки проектів на умовах оплатності їх послуг;
 4) виключено із складу комісії для оцінки та відбору програм і проектів членів Комітету Верховної Ради України з питань бюджету, а також передбачено, що до складу комісії не можуть бути включені депутати будь-якого рівня
 </t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
@@ -390,63 +386,62 @@
     <t>2.5.3.7.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України, яким внесено зміни до Порядку підготовки, оцінки та відбору інвестиційних програм і проектів регіонального розвитку, що можуть реалізовуватися за рахунок коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 18 березня 2015 р. 
 № 196, які є синхронізованими з Цифровою системою управління відбудовою транспортної інфраструктури, та, зокрема, передбачають:
 1) порядок електронного документообігу державного фонду регіонального розвитку, зокрема виключно електронну подачу заявок (програм і проектів);
 2) новий порядок формування членів комісій, куди не можуть входити депутати будь-якого рівня, а також обов’язково мають залучатися незалежні експерти для оцінки проектів на умовах оплатності;
 3) створення реєстрів технічних завдань на проекти регіонального розвитку з діючого плану заходів реалізації регіональної стратегії розвитку;
 4) подачу проекту на електронний портал у прив’язці до технічних завдань з плану заходів реалізації регіональної стратегії розвитку; 
 5) оновлені критерії оцінки проекту, зокрема передбачено оцінку ступеня досягнення проектом кількісних та якісних показників, зазначених у технічному завданні;
 6) визначено порядок оцінки та моніторингу ефективності виконання проектів та програм, що ґрунтується на досягненні ними цілей регіональних стратегій розвитку
 </t>
   </si>
   <si>
     <t>05.04.2025</t>
   </si>
   <si>
     <t>05.09.2025</t>
   </si>
   <si>
     <t>Головний виконавець заходу у ІV кварталі 2025 році надав наступну інформацію: «Постановою Кабінету Міністрів України від 13 серпня 2025 р. № 971 «Деякі питання державного фонду регіонального розвитку» затверджено Порядок використання у 2025 році коштів державного фонду регіонального розвитку».
 Крім того, Головним виконавцем надано обґрунтування щодо виконання підпунктів заходу 2.5.3.7.2.:
 1) Щодо підпункту 1: «… Відповідно до вимог Порядку підготовки, подання, оцінки та визначення критеріїв пріоритезації концепцій публічних інвестиційних проектів на 2025 рік, затвердженого постановою Кабінету Міністрів України від 9 серпня 2024 р. № 903, інформація щодо визначених головними розпорядниками бюджетних коштів ініціаторів створення концепції (проекту) вносилася головними розпорядниками бюджетних коштів до Єдиної цифрової інтегрованої інформаційно-аналітичної системи управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури (система DREAM) …».
 2) Щодо підпункту 2: «Відповідно до Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, не передбачено створення регіональних комісій, у зв’язку з тим, що кошти спрямовуються на публічні інвестиційні проекти, які вже попередньо були оцінені відповідно до  Порядку підготовки, подання, оцінки та визначення критеріїв пріоритезації концепцій публічних інвестиційних проектів на 2025 рік, затвердженого постановою Кабінету Міністрів України від 9 серпня 2024 р. № 903. Крім того, до  Комісії з проведення пріоритезації публічних інвестиційних проектів, що можуть реалізовуватися у 2025 році за рахунок коштів державного фонду регіонального розвитку, також не входили депутати будь-якого рівня…
 Залучення незалежних експерти для оцінки проектів на умовах оплатності є недоцільним під час війни та економії коштів державного бюджету, а також у зв’язку із реалізацією реформи публічних інвестицій, де всі публічні інвестиційні проекти проходять процедуру оцінки на різних рівнях відповідно до вимог окремих нормативно-правових актів».
-3) щодо підпункту 3: «Реформа управління публічними інвестиціями не передбачає технічних завдань на публічні інвестиційні проекти, а лише відповідність стратегічним документам. Оновлені стратегії розвитку регіонів та територіальних громад наразі не містять технічних завдань».
-[...3 lines deleted...]
-Національне агентство проаналізувало обґрунтування надані головним виконавцем, а також Порядок використання у 2025 році коштів державного фонду регіонального розвитку, затверджений постановою КМУ від 13 серпня 2025 р. № 971 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
+3) Щодо підпункту 3: «Реформа управління публічними інвестиціями не передбачає технічних завдань на публічні інвестиційні проекти, а лише відповідність стратегічним документам. Оновлені стратегії розвитку регіонів та територіальних громад наразі не містять технічних завдань».
+4) Щодо підпункту 4: «… Разом з тим, Відповідно до пункту 2 Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, кошти державного фонду регіонального розвитку спрямовувались на реалізацію публічних інвестиційних проектів, що мають на меті відновлення та розвиток регіонів і відповідають пріоритетам, визначеним Державною стратегією регіонального розвитку на 2021–2027 роки, затвердженою постановою Кабінету Міністрів України від 5 серпня 2020 р. № 695, відповідними регіональними стратегіями розвитку, стратегіями розвитку територіальних громад».
+5) Щодо підпункту 5: «Крім того, відповідно до Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, пріоритезація публічних інвестиційних проектів здійснювалось за бальною системою. Розрахунок пріоритетності публічного інвестиційного проекту за бальною системою: …»
+6) Щодо підпункту 6: «Відповідно до пункту 13 Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, розпорядники бюджетних коштів нижчого рівня та одержувачі бюджетних коштів подають щомісяця до 10 числа Мінрозвитку звіт про використання бюджетних коштів для реалізації публічних інвестиційних проектів за формою згідно з додатком 2 до Порядку».
+Національне агентство проаналізувало обґрунтування надані Головним виконавцем, а також Порядок використання у 2025 році коштів державного фонду регіонального розвитку, затверджений постановою КМУ від 13 серпня 2025 р. № 971 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
 1) зміст заходу 2.5.3.7.2 передбачає розроблення та прийняття постанови про внесення змін до Порядку підготовки, оцінки та відбору інвестиційних програм і проектів регіонального розвитку, що можуть реалізовуватися за рахунок коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 18 березня 2015 р. № 196. Тоді як зазначена Постанова № 971 зупиняє дію Постанови № 196 до 31.12.2025 року та не вносить змін до її змісту;
 2) захід 2.5.3.7.2 визначає 6 змістовних підпунктів, що повинні знайти відображення у тексті відповідної постанови. З аналізу положень Постанови № 971 встановлено, що вона не охоплює змістом усіх положень, визначених у підпунктах 1-6 заходу 2.5.3.7.2.
-У І кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Відповідно до статті 24-1 БКУ ДФРР створюється у складі державного бюджету як програма публічних інвестицій.  При складанні Бюджетної декларації та проекту Державного бюджету України ДФРР визначається в обсязі не менше 1,5 відсотка прогнозного обсягу доходів загального фонду проекту Державного бюджету України на відповідний бюджетний період.
-[...4 lines deleted...]
-З огляду на наведену вище інформацію, захід 2.5.3.7.2 Програми може бути оцінений як такий, що виконано вчасно та частково.</t>
+У ІІ кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Постанова Кабінету Міністрів України від 08 липня 2026 р. № 883 "Деякі питання державного фонду регіонального розвитку"».
+Національне агентство проаналізувало Порядок використання коштів державного фонду регіонального розвитку, затверджений Постановою КМУ від 8 липня 2026 р. № 883 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
+1) зміст заходу 2.5.3.7.2 передбачає розроблення та прийняття постанови про внесення змін до Порядку підготовки, оцінки та відбору інвестиційних програм і проектів регіонального розвитку, що можуть реалізовуватися за рахунок коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 18 березня 2015 р. № 196. Тоді як, відповідно до змісту Постанови № 883, Постанова № 196 – втрачає чинність;
+2) захід 2.5.3.7.2 визначає 6 змістовних підпунктів, що повинні знайти відображення у тексті відповідної постанови. З аналізу положень Постанови № 883 встановлено, що вона не охоплює змістом усіх положень, визначених у підпунктах 1–6 заходу 2.5.3.7.2.
+З огляду на наведену вище інформацію, захід 2.5.3.7.2 Програми може бути оцінений як такий, що виконано частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>