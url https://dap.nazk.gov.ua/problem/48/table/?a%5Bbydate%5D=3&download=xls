--- v1 (2026-08-28)
+++ v2 (2026-10-13)
@@ -11,439 +11,50 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$13</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
-</file>
-[...387 lines deleted...]
-</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>