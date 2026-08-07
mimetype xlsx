--- v0 (2026-06-06)
+++ v1 (2026-08-07)
@@ -197,51 +197,51 @@
     <t>звіт за результатами моніторингу пілотного проекту опубліковано</t>
   </si>
   <si>
     <t>За інформацією Мінагрополітики (станом на 31.12.2025 - Мінекономіки): "За період реалізації пілотного проекту сертифікованими інженерами-землевпорядниками, які брали участь у пілотному проекті в програмному забезпеченні Державного земельного кадастру створено 1420 заяв про державну реєстрацію земельної ділянки.
 За результатами розгляду зареєстровано 1113 земельних ділянок, що становить 78,4% від загальної кількості створених заяв. Помилково створено 259 заяв (18,2 %).
 Державними кадастровими реєстраторами територіальних органів Держгеокадастру в рамках проведення моніторингу здійснення сертифікованими інженерами-землевпорядниками повноважень, визначених у пункті 2 Порядку та вимог виявлено 86 випадків порушень у діях сертифікованих інженерів-землевпорядників (майже 8% від загальної кількості зареєстрованих земельних ділянок), в тому числі недотримання вимог Земельного кодексу України, Закону України «Про Державний земельний кадастр», Порядку ведення Державного земельного кадастру, затвердженого постановою Кабінету Міністрів України від 17 жовтня 2012 р. № 1051.
 Держгеокадастр листом від 16.01.2024 № 5-28-0.216-743/2-24 поінформовано Міністерство аграрної політики та продовольства України про результати реалізації Пілотного проекту щодо внесення до Державного земельного кадастру відомостей про земельні ділянки сертифікованими інженерами-землевпорядниками, передбаченого постановою Кабінету Міністрів України від 29.12.2021 № 1438 (зі змінами), та подано відповідний звіт".
 Викладене вище надає змогу констатувати, що захід є виконаним повністю та вчасно.
 Принагідно зазначаємо, що Законом України «Про внесення змін до деяких законодавчих актів України щодо захисту інтересів власників земельних часток (паїв), а також застосування адміністративної процедури у сфері земельних відносин» від 8 жовтня 2024 року № 3993-IX, внесено зміни до підпункту 3 пункту 12 розділу VІІ "Прикінцеві положення" Закону України "Про Державний земельний кадастр", згідно з якими цифри "2021-2023" замінено цифрами "2021-2026". Таким чином, змінено строк реалізації пілотного проекту. Кабінетом Міністрів України прийнято постанову від 2 липня 2025 р. № 794 "Деякі питання реалізації пілотного проекту щодо внесення до Державного земельного кадастру відомостей про земельні ділянки сертифікованими інженерами-землевпорядниками".</t>
   </si>
   <si>
     <t>2.5.4.1.5</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до Закону України “Про Державний земельний кадастр”, яким визначено, що:
 1) сертифіковані інженери-землевпорядники мають права та обов’язки державних кадастрових реєстраторів;
 2) рішення сертифікованих інженерів-землевпорядників про внесення до Державного земельного кадастру відомостей, що не відповідають законодавству, порушують права, охоронювані законом інтереси фізичних чи юридичних осіб, держави чи територіальної громади, можуть бути скасовані центральним органом виконавчої влади, що реалізує державну політику у сфері земельних відносин, з власної ініціативи, за скаргами фізичних чи юридичних осіб або судом;
 3) рішення сертифікованих інженерів-землевпорядників про державну реєстрацію земельних ділянок, щодо яких зареєстровані речові права, а також про внесення до Державного земельного кадастру змін до таких відомостей скасовуються лише у судовому порядку
 </t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>Мінагрополітики листом від 09.12.2024 № 21-6010-02/30969 внесено на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до деяких законодавчих актів України щодо надання органам місцевого самоврядування та сертифікованим інженерам-землевпорядникам повноважень у сфері ведення Державного земельного кадастру».
-Своєю чергою, Кабінет Міністрів України вніс на розгляд Верховної Ради України вказаний проект закону, який зареєстровано 28.01.2025 за № 12453.
+Кабінет Міністрів України вніс на розгляд Верховної Ради України вказаний проект закону, який зареєстровано 28.01.2025 за № 12453.
 Запропоновані законодавчі зміни, що передбачені в положеннях законопроекта, відповідають вимогам Державної антикорупційної програми з огляду на таке:
 1) комплексний аналіз положень законопроекту, якими, зокрема, доповнюються окремі норми Закону України "Про Державний земельний кадастр", свідчить про те, що сертифіковані інженери-землевпорядники дійсно мають права та обов’язки державних кадастрових реєстраторів, що повною мірою корелюється з вимогами, встановленими в п. 1 зазначеного заходу;
 2) ст. 39 Закону України "Про Державний земельний кадастр", а також нова ст. 39-1 цього закону враховують вимоги п. 2 шляхом встановлення, що рішення сертифікованих інженерів-землевпорядників про внесення до Державного земельного кадастру відомостей, що не відповідають законодавству, порушують права, охоронювані законом інтереси фізичних чи юридичних осіб, держави чи територіальної громади, можуть бути скасовані центральним органом виконавчої влади, що реалізує державну політику у сфері земельних відносин, з власної ініціативи, за скаргами фізичних чи юридичних осіб або судом;
 3) ст. 39-1, якою доповнено Закон України "Про Державний земельний кадастр", у п.п. 3 абз. 4 ч. 3 містить положення, відповідно до якого рішення сертифікованих інженерів-землевпорядників про державну реєстрацію земельних ділянок, щодо яких зареєстровані речові права, а також про внесення до Державного земельного кадастру змін до таких відомостей скасовуються лише у судовому порядку.
 Таким чином, законопроект повною мірою охоплює вимоги, що містяться в заході.
 Водночас зазначений законопроект 17.07.2025 було відкликано та знято з розгляду.
 З огляду на наведене, захід можна вважати виконаним частково та невчасно.</t>
   </si>
   <si>
     <t>2.5.4.2</t>
   </si>
   <si>
     <t>Внесено зміни до земельного законодавства, що передбачають комплексну електронну процедуру формування земельних ділянок</t>
   </si>
   <si>
     <t>2.5.4.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону про внесення змін до Закону України “Про землеустрій”, яким передбачено:
 1) єдину форму складання документації із землеустрою та технічної документації із оцінки земель у вигляді електронного документа, що підписаний кваліфікованим цифровим підписом сертифікованого інженера-землевпорядника із кваліфікованою позначкою часу;
 2) електронну взаємодію суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру із використанням, зокрема, електронних кабінетів суб’єктів землеустрою та використання виключно електронного документообігу
 </t>
   </si>
   <si>
     <t>30.09.2024</t>