--- v1 (2026-08-13)
+++ v2 (2026-10-14)
@@ -119,51 +119,51 @@
 10) передбачено погодження призначення на посади та звільнення з посад керівників уповноважених підрозділів (уповноважених осіб) територіальних органів державних органів, юрисдикція яких поширюється на всю територію України, підприємств, установ, організацій, які належать до сфери управління державних органів, з керівниками уповноважених підрозділів (уповноваженими особами) відповідних державних органів, а керівників уповноважених підрозділів (уповноважених осіб) комунальних підприємств — з керівниками уповноважених підрозділів (уповноваженими особами) відповідних органів місцевого самоврядування
 </t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>30.06.2024</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Національне агентство за результатами проведеного аналізу наявних проблем функціонування інституту уповноважених осіб з питань запобігання та виявлення корупції, практики реалізації відповідних повноважень, відповідного міжнародного досвіду та низки консультацій фіналізувало потенційні шляхи законодавчого врегулювання існуючих проблем у відповідній сфері та доопрацювало відповідний законопроект. 
 Зазначений законопроект направлений 19.03.2025 на погодження до заінтересованих органів. Здійснюється опрацювання отриманих зауважень та з огляду на висловлені заінтересованими органами зауваження, триває підготовка до узгоджувальних процедур.
 Одним із зауважень, отриманих до законопроекту, є зауваження Мінфіну щодо необхідності погодження цього проекту зі всеукраїнськими асоціаціями органів місцевого самоврядування. З метою врахування цього зауваження Національне агентство надіслало листом від 14.05.2025 № 10-03/42288-25 проект на погодження до діючих в Україні всеукраїнських асоціацій органів місцевого самоврядування. Всі з цих асоціацій підтримали проект без зауважень. 
-Станом на 31.03.2026 здійснюється опрацювання зауважень заінтересованих органів.</t>
+Станом на 30.06.2026 здійснюється опрацювання зауважень заінтересованих органів.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.4.1.11</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України щодо внесення змін до рекомендаційних переліків структурних підрозділів обласної, Київської та Севастопольської міської, районної, районної в мм. Києві та Севастополі державних адміністрацій, затверджених постановою Кабінету Міністрів України від 18 квітня 2012 р. № 606, в частині включення уповноваженого підрозділу з питань запобігання корупції до рекомендаційних переліків структурних підрозділів обласної, Київської та Севастопольської міської, районної, районної в мм. Києві та Севастополі державних адміністрацій</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
@@ -400,90 +400,90 @@
   <si>
     <t>Методологію з оцінки ефективності роботи уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції затверджено наказом Національного агентства з питань запобігання корупції від 01.08.2023 №164/23</t>
   </si>
   <si>
     <t>1.1.4.3</t>
   </si>
   <si>
     <t>Пріоритетом у діяльності уповноважених з питань запобігання корупції визначено запобігання поширенню корупційних практик, залучення громадськості до аналізу та усунення корупційних ризиків у нормативно-правових актах органів державної влади та органів місцевого самоврядування</t>
   </si>
   <si>
     <t>1.1.4.3.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення проекту наказу Національного агентства про внесення змін до Типового положення про уповноважений підрозділ (уповноважену особу) з питань запобігання та виявлення корупції, щодо конкретизації випадків визначення уповноваженої особи з питань запобігання та виявлення корупції шляхом покладення на неї таких функцій </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>проект наказу розроблено та оприлюднено для проведення громадського обговорення</t>
   </si>
   <si>
-    <t>Станом на 31.03.2026 здійснюються підготовчі дії з метою організації розроблення проекту наказу, передбаченого заходом 1.1.4.3.2.</t>
+    <t>Станом на 30.06.2026 здійснюються підготовчі дії з метою організації розроблення проекту наказу, передбаченого заходом 1.1.4.3.2.</t>
   </si>
   <si>
     <t>1.1.4.3.3</t>
   </si>
   <si>
     <t>Проведення громадського обговорення проекту наказу, зазначеного у підпункті 1.1.4.3.2, забезпечення його доопрацювання (у разі потреби), видання та подання на державну реєстрацію</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>громадське обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.4.3.3. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 31.03.2026 відповідний проект наказу не розроблений.</t>
+    <t>Виконання заходу 1.1.4.3.3. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 30.06.2026 відповідний проект наказу не розроблений.</t>
   </si>
   <si>
     <t>1.1.4.3.4</t>
   </si>
   <si>
     <t>Супроводження державної реєстрації наказу, зазначеного у підпункті 1.1.4.3.2, та його офіційного опублікування</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>наказ набрав чинності</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.4.3.4. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 31.03.2026 відповідний проект наказу не розроблений.</t>
+    <t>Виконання заходу 1.1.4.3.4. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 30.06.2026 відповідний проект наказу не розроблений.</t>
   </si>
   <si>
     <t>1.1.4.3.6</t>
   </si>
   <si>
     <t>Забезпечення проведення навчання уповноважених осіб з питань запобігання та виявлення корупції за загальною короткостроковою програмою підвищення кваліфікації з питань управління корупційними ризиками</t>
   </si>
   <si>
     <t>за загальною короткостроковою програмою підвищення кваліфікації пройшли навчання не менше 300 уповноважених осіб з питань запобігання та виявлення корупції</t>
   </si>
   <si>
     <t>Національним агентством з питань запобігання корупції спільно з Вищою школою публічного управління розроблено та погоджено загальну короткострокову програму підвищення кваліфікації «Управління корупційними ризиками» (ЗК/2023/099), яку затверджено наказом Національного агентства України з питань державної служби від 08.09.2023 № 143-23.
 Протягом 2023-2025 років проведено 7 наборів навчання уповноважених осіб з питань запобігання та виявлення корупції за загальною короткостроковою програмою підвищення кваліфікації з питань управління корупційними ризиками:
 - 10-12.10.2023 (30 осіб)
 - 24-26.10.2023 (33 особи)
 - 31.10-02.11.2023 (40 осіб)
 - 16.07-18.07.2024 (50 осіб)
 - 28.10-30.10.2024 (75 осіб)
 - 15.04-17.04.2025 (47 осіб)
 - 29.07-31.07.2025 (53 особи)
 Загальна кількість учасників - 328 осіб.
 Також у 2024 році було реалізовано навчальний проєкт "Марафон практичних навичок уповноваженого: Управління корупційними ризиками". Навчання відбувалося на платформі Google Classroom. Протягом місяця учасники вдосконалювали свої навички, виконуючи реальні завдання з ідентифікації корупційних ризиків і визначення заходів впливу на них, а також отримуючи зворотний зв’язок від провідних експертів. З 445 зареєстрованих представників публічної служби та приватного сектору успішно завершило марафон понад 150 учасників.</t>
   </si>
 </sst>
 </file>