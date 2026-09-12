--- v0 (2026-06-07)
+++ v1 (2026-09-12)
@@ -131,62 +131,61 @@
     <t>За інформацією Міноборони: "Опрацьовано та видано наказ Міністерства оборони України від 23.12.2023 № 771/нм “Про інвентаризацію об’єктів державної власності та надання відомостей до Єдиного реєстру об’єктів державної власності”.
 Положення, що містяться наказі, повною мірою відповідають вимогам, встановлений у змісті заходу, з огляду на що вказаний захід є виконаним повністю.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.1.1.6</t>
   </si>
   <si>
     <t>Проведення інвентаризації та здійснення реєстрації речових прав на 100 відсотків нерухомого майна та земельних ділянок підприємств, установ і організацій, що належать до сфери управління Міноборони, а також господарських товариств, повноваження з управління корпоративними правами яких здійснюються Міноборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>проведено інвентаризацію та зареєстровано 100 відсотків обʼєктів нерухомого майна та земель, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
 1) з метою реалізації заходів із виконання Державної антикорупційної програми на 2023 – 2025 роки керівникам суб’єктів господарювання надано доручення щодо проведення інвентаризації та здійснення реєстрації речових прав на 100 відсотків нерухомого майна і земельних ділянок Міноборони та підприємств, установ і організацій, що належать до сфери його управління;
 2) суб’єкти господарювання щорічно проводять інвентаризацію державного майна (станом на 31 грудня) або позапланово за рішенням органу управління відповідно до вимог Методики проведення інвентаризації об’єктів державної власності, затвердженої постановою Кабінетів Міністрів України від 30 листопада 2005 р. № 1121;
 3) щорічну інвентаризацію за 2024 рік проведено та подано органу управління від 80% суб’єктів господарювання, 20% в стані реорганізації (ліквідація, банкрутство);
-4) у 2025 році зі сфери управління МОУ до сфери управління ФДМУ на виконання розпорядження КМУ від 14.07.2025 № 706-р передано 16 суб’єктів господарювання, що становить 18% підприємств;
-[...2 lines deleted...]
-7) робота з внесення відомостей до Державного реєстру речових прав на нерухоме майно здійснюється на постійній основі.
+4) у 2025 році зі сфери управління МОУ до сфери управління ФДМУ на виконання розпорядження КМУ від 14.07.2025 № 706-р передано 16 суб’єктів господарювання, що становить 18% підприємств, таким чином інвентаризація проведена та передано до органу управління 98% суб’єктів господарювання, 2% в стані реорганізації (ліквідація, банкрутство);
+5) впродовж ІІ кварталу 2026 року за результатами інвентаризації, суб’єктами господарювання, функціональне управління яких покладено на Головне управління оборонних активів, зареєстровано право власності за державою в особі Міноборони на нерухоме майно (будівель та споруд), що становить 61 % та на земельні ділянки що становить 91 %;
+6) робота з внесення відомостей до Державного реєстру речових прав на нерухоме майно здійснюється на постійній основі, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу в повному обсязі є відсутність коштів у суб’єктів господарювання на виготовлення правовстановлюючих документів на нерухоме майно та земельні ділянки.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено інвентаризацію та зареєстровано 100 відсотків обʼєктів нерухомого майна та земель, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.6 Програми присвоєно статус «виконано вчасно, але частково».</t>
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.6 Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>2.6.1.1.7</t>
   </si>
   <si>
     <t>Проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на нерухоме майно та земельні ділянки підприємств, установ і організацій, що належать до сфери управління Міноборони, а також господарських товариств, повноваження з управління корпоративними правами яких здійснюються Міноборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>звіт про результати моніторингу опубліковано</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.1.7 Державної антикорупційної програми, затвердженої постановою Кабінету Міністрів України від 4 березня 2023 р. № 220 «Про затвердження Державної антикорупційної програми на 2023-2025 роки» (далі – Програма) за I квартал поточного року.
 1. Заходу 2.6.1.1.7 Програми був присвоєний статус «прогрес виконання відсутній».
 2. Підставою для присвоєння такого статусу була інформація про стан виконання заходу 2.6.1.1.7 Програми, що отримана від головного виконавця.
 3. Відповідно до такої інформації:
 1) здійснено моніторинг кількості проінвентаризованих та зареєстрованих речових прав на нерухоме майно Міноборони та підприємств, установ і організацій, що належать до сфери його управління;
@@ -209,115 +208,112 @@
 2) за результатом якого:
 суб’єктами господарювання функціональне управління яких покладено на Головне управління оборонних активів зареєстровано право власності за державою в особі Міноборони на нерухоме майно на 1578 одиниць будівель та споруд, що становить 55 % та на 85142,7 га земельних ділянок, що становить 72 %;
 зареєстровано право власності за державою в особі Міноборони (військове майно) на 21432 одиниць будівель та споруд що становить 75 %.
 10. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 11. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 12. З огляду на інформацію, що міститься у пп. 9 – 11, за результатами моніторингу за ІIІ квартал поточного року заходу 2.6.1.1.7 Програми присвоєно статус «прогрес виконання наявний».
 Моніторинг заходу 2.6.1.1.7 Програми за IV квартал 2025 року.
 13. Відповідно до інформації про стан виконання заходу 2.6.1.1.7 Програми, що отримана від головного виконавця:
 1) здійснено моніторинг кількості проінвентаризованих та зареєстрованих речових прав на нерухоме майно Міноборони та підприємств, установ і організацій, що належать до сфери його управління за результатом якого 
 суб'єктами господарювання функціональне управління яких покладено на Головне управління оборонних активів зареєстровано право власності за державою в особі Міноборони на 65% нерухомого майна та право постійного користування на 74 % земельних ділянок, зокрема за 2025 рік на 3259 га.
 2) Інформацію про виконання моніторингу оприлюднено на офіційному сайті Міністерства оборони України 
 (лист від 30.12.2025 №73/1756-сл)
 14. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.1.7 Програми присвоєно статус «захід виконано вчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.1.1.10 (1)</t>
   </si>
   <si>
     <t>Проведення Міноборони, СБУ, Національною гвардією та Держприкордонслужбою інвентаризації та здійснення реєстрації речових прав на землі оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>проведено інвентаризацію 100 відсотків земель оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.1.10 (1) Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) у межах виділеного фінансового ресурсу, у 2025 році та першому кварталі 2026 року проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 110 земельних ділянок на загальну площу 1529,7029 га;
-[...2 lines deleted...]
-4) потребує реєстрації близько 37,66 тис. га. (без урахування тимчасово окупованих територій).
+1) у межах виділеного фінансового ресурсу, у 2025 році проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 110 земельних ділянок на загальну площу 1529,7029 га;
+2) у 2026 році узагальнено потребу та заплановано розроблення документації із землеустрою щодо 47 земельних ділянок загальною площею 4282,3339 га на суму 3100,0 тис. грн;
+3) станом на 30.06.2026 на обліку Міноборони перебуває 4736 земельних ділянок, загальною площею 520,69 тис. га., проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 3300 земельних ділянок, загальною площею 417,42 тис. га., що становить 80,2 %. Потребує реєстрації близько 37,58 тис. га. бюджетного фонду (без урахування тимчасово окупованих територій).
 2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу в повному обсязі є відсутність первинних облікових документів на земельні ділянки, що не дає можливість своєчасного надання дозволів органами державної влади та місцевого самоврядування на проведення інвентаризації земельних ділянок та виготовлення правовстановлюючих документів, а також обмеженість фінансового ресурсу.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено інвентаризацію 100 відсотків земель оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.10 (1) Програми присвоєно статус «виконано вчасно, але частково».</t>
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.10 (1) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.6.1.1.10 (2)</t>
   </si>
   <si>
     <t>Міністерство внутрішніх справ України</t>
   </si>
   <si>
     <t>За повідомленням МВС: "Проведено інвентаризацію 100 відсотків земель оборони, які перебувають у користуванні юридичних осіб сфери управління МВС, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією".
 Зважаючи на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (3)</t>
   </si>
   <si>
     <t>Служба безпеки України</t>
   </si>
   <si>
     <t>За повідомленням СБУ: "Проведено інвентаризацію 20 земельних ділянок, що належать до земель оборони, та зареєстровані речові права на них із внесенням до Держреєстру".
 Зважаючи на те, що СБУ в межах компетенції провела інвентаризацію всіх земельних ділянок, що належать до земель оборони, та зареєструвала речові права на них, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (4)</t>
   </si>
   <si>
     <t>Національна гвардія України</t>
   </si>
   <si>
     <t>За повідомленням Нацгвардії: "Протягом 2024 року Головним управлінням Національної гвардії України у відповідності до Порядку проведення інвентаризації земель, затвердженого постановою Кабінету Міністрів України від 5 червня 2019 року № 476 та наказу МВС від 30.07.2019 № 633 «Про ведення обліку об’єктів державної власності» проведено інвентаризацію 100 відсотків земель оборони, які знаходяться у користуванні військових частин та підрозділів Національної гвардії України, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 За результатами проведеної інвентаризації узагальнено перелік земель, які знаходяться у користуванні військових частин та підрозділів Національної гвардії України, а також забезпечено подання актуалізованої інформації до Міністерства внутрішніх справ України для подальшого звітування до Фонду державного майна України відповідно до встановленої законодавством форми за допомогою АС «Юридичні особи»".
 Зважаючи на вищевикладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (5)</t>
   </si>
   <si>
     <t>Адміністрація Державної прикордонної служби України</t>
   </si>
   <si>
     <t>За повідомленням Адміністрації Держприкордонслужби: Упродовж 2024 року органами Держприкордонслужби проведено інвентаризацію 100% земельних ділянок, розташованих поза межами територій, на яких ведуться (велися) бойові дії або тимчасово окупованих російською федерацією. За результатами інвентаризації проведено звірку облікових даних щодо 1394 земельних ділянок, що перебувають на балансі органів Держприкордонслужби. З них на 1362 земельні ділянки здійснено реєстрацію речових прав, що складає 98% від їх загальної кількості. Щодо 32 земельних ділянок (2%) загальною площею 2348,729 га реєстрацію речових прав не здійснено з причин необхідності відновлення меж земельних ділянок у судовому порядку та присвоєння їм кадастрових номерів, відсутності дозволу на розробку проєкту землеустрою та потреби в оновлені технічного паспорту, а також підготовки до прийняття рішення про їх подальшу передачу в комунальну власність територіальних громад. Очікуваний термін завершення реєстрації речових прав на такі землі – грудень 2025 року".
 Зважаючи на те, що показником виконання заходу є проведення інвентаризації 100% земель оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією, зазначений захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.11 (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією </t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.1.11 (1) Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) за результатами проведеного моніторингу станом на 31.03.2026 на обліку Міноборони перебуває 4688 земельних ділянок, загальною площею 520,70 тис. га;
-[...2 lines deleted...]
-4) результати роботи щодо проведення інвентаризації та реєстрації земель оборони, в тому числі і повернутих із чужого незаконного володіння протягом 2024 року оприлюднювались за посиланням https://surl.li/nvcpvt.
+1) результати роботи щодо проведення інвентаризації та реєстрації земель оборони, в тому числі і повернутих із чужого незаконного володіння протягом 2024 року оприлюднювались за посиланням https://surl.li/korqbi;
+2) результати роботи щодо проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих російською федерацією протягом 2025 року оприлюднено за посиланням https://surl.li/gqbxxk.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.11 (1) Програми присвоєно статус «виконано частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.11 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.1.11 (2)</t>
   </si>
   <si>
     <t>1. За інформацією МВС: "Звіт про результати моніторингу кількості проінвентаризованих земель оборони, які перебувають у користуванні юридичних осіб сфери управління МВС, опубліковано на сайті МВС".
 2. Інформацію про виконання моніторингу оприлюднено на офіційному сайті Міністерства внутрішніз справ України. 
 3. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.1.11 (2) Програми присвоєно статус «захід виконано вчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.1.1.11 (3)</t>
   </si>
   <si>
     <t>1. Відповідно до інформації про стан виконання заходу 2.6.1.1.11 (3) Програми, що отримана від головного виконавця: проведено інвентаризацію 166 земельних ділянок Служби безпеки України, 142 ділянки зареєстровано на праві постійного користування, державної реєстрації потребує 24 земельних ділянок, заходи з реєстрації продовжують проводитися.
 2. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 4. З огляду на те, що Службою безпеки України повідомлено про проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, однак не опубліковано звіт про результати такого моніторингу у відкритому доступі, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.6.1.1.14</t>
   </si>
   <si>
     <t xml:space="preserve">Наповнення Публічної кадастрової карти інформацією про землі оборони та земельні ділянки Міноборони та підприємств, установ і організацій, що належать до сфери його управління, а також господарських товариств, повноваження з управління корпоративними правами яких здійснюються Міноборони </t>
   </si>
   <si>
@@ -357,63 +353,63 @@
   <si>
     <t xml:space="preserve">Проведення в межах компетенції щодо управління об’єктами державної власності інвентаризації та реєстрації речових прав на 100 відсотків об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією
 </t>
   </si>
   <si>
     <t>на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>За повідомленням МВС: "З урахуванням положень Закону України «Про національну безпеку України» одним із підприємств оборонно-промислового комплексу України є Казенне науково-виробниче об’єднання «Форт» МВС України, яке належить до сфери управління МВС.
 Здійснено в установленому порядку державну реєстрацію права власності за державою в особі МВС на нерухоме майно, яке обліковується на балансі КНВО «Форт» МВС України, про що листами КНВО «Форт» МВС України від 25.09.2024 № 2510 та № 2511 поінформовано МВС".
 З огляду на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.2.2 (4)</t>
   </si>
   <si>
     <t>Проведення в межах компетенції щодо управління об’єктами державної власності інвентаризації та реєстрації речових прав на 100 відсотків об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>Державне космічне агентство України</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що захід виконується та здійснюється в межах повноважень координація діяльності підприємств, що належать до сфери управління Державного космічного агентства, щодо проведення реєстрації речових прав на об’єкти нерухомого майна і  земельних ділянок.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.2 (4) Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІI квартал 2026 року заходу 2.6.1.2.2 (4) Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.1.2.2 (3)</t>
   </si>
   <si>
     <t>Акціонерне товариство "Українська оборонна промисловість"</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено  інвентаризацію та реєстрацію речових прав на 88,9% об’єктів нерухомого майна і 82,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено інвентаризацію та реєстрацію речових прав на 87,2% об’єктів нерухомого майна і 81,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори, а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.2 (3) Програми присвоєно статус «виконано вчасно, але частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.2 (3) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.6.1.2.2 (1)</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.2.2 (1) Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.2 (1) Програми, що отримана від головного виконавця:
 1) з метою реалізації заходів із виконання Державної антикорупційної програми на 2023 – 2025 роки керівникам суб’єктів господарювання надано доручення щодо проведення інвентаризації та здійснення реєстрації речових прав на 100 відсотків нерухомого майна і земельних ділянок Міноборони та підприємств, установ і організацій, що належать до сфери його управління. 
 2) суб’єкти господарювання щорічно проводять інвентаризацію державного майна (станом на 31 грудня) або позапланово за рішенням органу управління відповідно до вимог Методики проведення інвентаризації об’єктів державної власності, затвердженої постановою Кабінетів Міністрів України від 30 листопада 2005 р. № 1121. 
 3) щорічну інвентаризацію за 2025 рік проведено та подано органу управління 100% суб’єктів господарювання. (сторінки Акту прийому – передачі, які затверджені 22.09.2025 додаються).
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за  IV квартал 2025 року заходу 2.6.1.2.2 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (1)</t>
   </si>
   <si>
     <t>Проведення в межах компетенції щодо управління об’єктами державної власності щорічного моніторингу кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.2.3 (1)  Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.3 (1) Програми, що отримана від головного виконавця:
 1) до сфери управління Міністерства оборони єдині майнові комплекс державних підприємств та установ передано від Міністерства стратегічних галузей промисловості згідно акту прийому – передачі, які затверджені 22.09.2025;
 2) проведено в межах компетенції щодо управління об’єктами державної власності щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією в повному обсязі на підставі актів прийому-передачі від 22.09.2025;
@@ -423,118 +419,120 @@
   </si>
   <si>
     <t>2.6.1.2.3 (2)</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.2.3 (2)  Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.3 (2) Програми, що отримана від головного виконавця:
 1) з урахуванням положень Закону України «Про національну безпеку України» одним із підприємств оборонно-промислового комплексу України є Казенне науково-виробниче об’єднання «Форт» МВС України, яке належить до сфери управління МВС;
 2) з метою здійснення державної реєстрації речових прав на об’єкти нерухомого майна у Державному реєстрі речових прав на нерухоме майно відповідно до вимог Закону України «Про державну реєстрацію речових прав на нерухоме майно та їх обтяжень», протягом 2024 року проведено технічну інвентаризацію  будівель та споруд, які обліковуються на балансі КНВО «Форт» МВС України, та виготовлено технічну документацію на 46 об’єктів нерухомості, які не було зареєстровано.
 У подальшому здійснено державну реєстрацію права власності за державою в особі МВС на зазначені вище об’єкти нерухомого майна;
 3) КНВО «Форт» МВС України в установленому законодавством порядку оформлено право постійного користування на 5 земельних ділянок;
 4) станом на 01.01.2026 КНВО «Форт» МВС України в установленому порядку  зареєстровано 56 будівель і споруд та 5 земельних ділянок;
 5) разом з тим, на сьогодні в користуванні КНВО «Форт» МВС України перебуває 1 земельна ділянка, на яку з об’єктивних причин тимчасово не може бути оформлено право постійного користування в Державному реєстрі речових прав на нерухоме майно, оскільки частина цієї земельної ділянки є предметом судового спору (відповідно до постанови Верховного суду від 07.05.2025 справу 128/680/21 направлено на новий розгляд до суду першої інстанції);
 6) таким чином, необхідні заходи щодо державної реєстрації вищевказаної земельної ділянки в Державному земельному кадастрі та оформлення її на праві постійного користування в Державному реєстрі речових прав на нерухоме майно будуть здійснені КНВО «Форт» МВС України після закінчення судового спору;
 7) звіт про результати моніторингу опубліковано на сайті МВС за посиланням: https://mvs.gov.ua/prevention-corruption/informaciia-shhodo-vikonannia-zaxodiv-derzavnoyi-antikorupciinoyi-programi-na-2023-2025-roki/zvit-shhodo-vikonannia-ministerstvom-vnutrisnix-sprav-ukrayini-punktu-26123-zaxodiv-iz-vikonannia-derzavnoyi-antikorupciinoyi-programi-na-2023-2025-roki.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.2.3 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (3)</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що захід виконується, проводиться в межах повноважень  моніторинг кількості проінвентаризованих та зареєстрованих об'єктів нерухомого майна і земельних ділянок.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.3 (3) Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.3 (3) Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (4)</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок, за результатами чого встановлено, що проінвентаризовано та зареєстровано речові права на 88,9% об’єктів нерухомого майна та 82,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок, за результатами чого встановлено, що проінвентаризовано та зареєстровано речові права на 87,2% об’єктів нерухомого майна і 81,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.3 (4) Програми присвоєно статус «виконано вчасно, але частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.3 (4) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.6.1.3</t>
   </si>
   <si>
     <t>Створено автоматизовану систему обліку і моніторингу споживання та якості пального, яке закуповується для потреб Збройних Сил</t>
   </si>
   <si>
     <t>2.6.1.3.1</t>
   </si>
   <si>
     <t>Розроблення наказу Міноборони про затвердження концепції функціонування автоматизованої системи обліку і моніторингу споживання та якості пального, яка визначає ключові характеристики системи, які сприяють ефективному обліку та управлінню пально-мастильними матеріалами: 
 1) спеціалізоване захищене від втручання програмне забезпечення, яке фіксує і зберігає кожен вхід у систему з ідентифікацією суб’єкта, що робить вхід, з необхідними засобами обчислювальної техніки та зв’язком для організації автоматизованого обміну інформації в системі;
 2) автоматизована система обліку і контролю в резервуарних парках з використанням ультразвукових рівнемірів; 
 3) онлайн-контроль над резервуарами з пально-мастильними матеріалами за такими показниками: рівень наливу резервуара, температура продукту, густота продукту та вмісту підтоварної води; 
 4) система GPS контролю над рухом бензовоза, яка вводиться в промислову експлуатацію після припинення чи скасування воєнного стану</t>
   </si>
   <si>
     <t xml:space="preserve">наказ видано та оприлюднено </t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.3.1 Програми за IV квартал 2025 року.
 1. На виконання заходу передбаченого п. 2.6.1.3.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що виконання заходу завершено у IV кварталі 2025 року.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «наказ видано та оприлюднено».
 3. Строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
 4. З огляду на вищевказане, а також джерела інформації, надані Міністерством оборони України, за результатами моніторингу за IV квартал 2025 року констатуємо, що захід виконано повністю, але невчасно.</t>
   </si>
   <si>
     <t>2.6.1.3.4</t>
   </si>
   <si>
     <t>Розроблення техніко-економічного обґрунтування та технічного завдання для створення автоматизованої системи обліку і моніторингу споживання та якості пального в Збройних Силах, усіх структурних підрозділах, організаціях, на державних підприємствах (у разі розподілу на них пально-мастильних матеріалів), які належать до сфери управління Міноборони, у військових частинах, безпосередньо підпорядкованих Міноборони, а також господарських товариствах, повноваження з управління корпоративними правами яких здійснюються Міноборони</t>
   </si>
   <si>
     <t>22.12.2025</t>
   </si>
   <si>
     <t>22.03.2026</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>технічне завдання розроблено</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.3.4 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) за результатами наради щодо розроблення техніко-економічного обґрунтування та технічного завдання із залученням представників Командування Сил логістики Збройних Сил України, кафедри військової підготовки Івано-Франківського Національного технічного університету нафти і газу, Центру трансформації процесів оборонних ресурсів Міністерства оборони України, та з метою подальшого виконання заходів впровадження концепції функціонування автоматизованої системи обліку і моніторингу споживання та якості пального, 12.01.2025 (протокол додається) вирішено:
-[...1 lines deleted...]
-- провести моніторинг ринку на предмет наявності підприємств (організацій, установ), що спроможні розробити технічне завдання для коригування та виготовлення проєктно-кошторисної документації даного проєкту, а також проведення експертного обстеження існуючої автоматизованої системи контролю та обліку світлих нафтопродуктів (АСКОСН).
+1) автоматизована система належить до категорії комплексних науково-прикладних робіт, та передбачає проведення всебічного аналізу вихідних даних, варіантне опрацювання технічних рішень, виконання техніко-економічних розрахунків, оцінку ефективності та ризиків, а також обґрунтування доцільності створення системи, отже, слід врахувати необхідність забезпечення сумісності з існуючими інформаційними системами, дотримання вимог кібербезпеки та захисту інформації, врахування стандартів і підходів держав-членів НАТО, проведення міжвідомчого узгодження із залученням широкого кола зацікавлених органів та установ;
 2) розроблені раніше технічні завдання і відпрацьовані проєкти автоматизованої системи АСКОСН на 11 об’єктів (ЦПЗ, ОЦЗП, СП ОЦЗ), а також вже встановлені у 2021 році рівнеміри і автоматизовані системи обліку на 4 (чотирьох) центрах забезпечення пальним, по яким з початку повномасштабного вторгнення ворогом були нанесені удари на даний час не працюють;
-3) з моменту створення автоматизованої системи вже додатково з'явились такі системи як SAP та Є-пальне, які розгорнуті в іншій системі, та потребують інтеграції з вже існуючими та частково знищеними системами.
+3) з моменту створення автоматизованої системи вже додатково з'явились такі системи як SAP та Є-пальне, які розгорнуті в іншій системі, та потребують інтеграції з вже існуючими та частково знищеними системами;
+4) листом КСЛ ЗСУ від 18.05.2026 за №370/6028/КСЛ, направлено звернення на заступника Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації щодо створення робочої групи для відпрацювання ТЗ і ТЕО для створення автоматизованої системи;
+5) відповідно до рішення заступника Міністра оборони, листом КСЛ ЗСУ від 08.06.2026 №370/6992/КСЛ до Центру трансформації процесів управління оборонними ресурсами надано представників від КСЛ ЗСУ для включення до складу робочої групи;
+6) згідно з дорученням Центру трансформації процесів управління оборонними ресурсами від 03.06.2026 №4487, визначено спільно з представниками ДЦТ МОУ та КСЛ ЗСУ організувати спільну роботу для відпрацювання ТЗ і ТЕО для створення автоматизованої системи;
+7) продовжується відповідна робота.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 22.12.2025 (дата початку виконання) – 22.03.2026 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.3.4 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.3.4 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>2.6.1.4</t>
   </si>
   <si>
     <t>Проведено повну інвентаризацію та оцінку об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу</t>
   </si>
   <si>
     <t>2.6.1.4.2 (1)</t>
   </si>
   <si>
     <t>Проведення інвентаризації та оцінки об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу, військових частин, вищих військових навчальних закладів, військових навчальних підрозділів закладів вищої освіти, установ та організацій Збройних Сил, державних підприємств, господарських товариств, установ та організацій, що належать до сфери управління Міноборони</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>100 відсотків об’єктів інтелектуальної власності суб’єктів господарювання оборонно-промислового комплексу та суб’єктів господарювання, що належать до сфери управління Міноборони, оцінено</t>
   </si>
@@ -1529,51 +1527,51 @@
         <v>63</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>64</v>
       </c>
       <c r="P11" s="2" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="2" t="s">