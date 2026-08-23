--- v0 (2026-06-27)
+++ v1 (2026-08-23)
@@ -411,54 +411,53 @@
     <t>ДП "Прозорро",
 ДП "Медзакупівлі України",
 ДУ "Професійні закупівлі"</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого п. 2.7.1.5.1. Державної антикорупційної програми на 2023-2025 роки, Міністерством економіки України, повідомлено, що: "проект Закону України “Про публічні закупівлі”, який розроблений Мінекономіки та поданий Кабінетом Міністрів України до Верховної Ради України (реєстр. № 11520 від 23.08.2024), 17.09.2024 прийнято за основу (у першому читанні)". З аналізу вказаного проекту Закону, можемо встановити, що ч. 18 ст. 14 значною мірою удосконалює порядок кваліфікації до електронного каталогу, унеможливлюючи дискримінацію учасників публічних закупівель на вказаному етапі. Відтак, з огляду на зміну законодавчого підходу щодо проведення кваліфікації до електронного каталогу, констатуємо, що законопроект № 11520 від 23.08.2024 р. корелюється з вимогами Державної антикорупційної програми. 
 Таким чином, можемо констатувати, що захід передбачений п. 2.7.1.5.1 виконаний повністю, однак з урахуванням порушення строків зазначених Державною антикорупційною програмою, відтак  невчасно.</t>
   </si>
   <si>
     <t>2.7.1.5.2</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту постанови Кабінету Міністрів України про внесення змін до постанови Кабінету Міністрів України від 14 вересня 2020 р. 
 № 822 “Про затвердження Порядку формування та використання електронного каталогу” щодо недопущення дискримінації учасників на етапі кваліфікації до електронного каталогу (включення до переліку кваліфікованих постачальників) </t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.7.1.5.1</t>
   </si>
   <si>
     <t>три місяці з дня набрання чинності законом, зазначеним у підпункті 2.7.1.5.1</t>
   </si>
   <si>
-    <t>На виконання пункту 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки Міністерство економіки, довкілля та сільського господарства України повідомило, що:
-[...2 lines deleted...]
-Водночас, з огляду на те, що вказаний законопроєкт не є прийнятим, а також потенційні зміни, яких може зазнати його редакція, що можуть вплинути на відповідне підзаконне нормативно-правове регулювання, у межах звітного періоду можемо констатувати, що захід, передбачений п. 2.7.1.5.2, виконано частково.</t>
+    <t>На виконання пункту 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки Міністерство економіки, довкілля та сільського господарства України повідомило, що «розроблено і подано на розгляд Кабінету Міністрів України проєкт постанови Кабінету Міністрів України "Про внесення змін до Порядку формування та використання електронного каталогу" (лист від 10.11.2025 № 3312-05/76305-01). Проєкт акта доопрацьовано на виконання рішення Урядового комітету, прийнятого на засіданні 05.12.2025 (пункт 5 витягу з протоколу № 23), та надіслано до Кабінету Міністрів України (лист від 04.01.2026 № 3312-03/522-0)».
+З огляду на звітну інформацію, надану виконавцем заходу, а також інформацію з відкритих джерел встановлено, що Кабінет Міністрів України прийняв постанову від 14 січня 2026 р. № 33 "Про внесення змін до Порядку формування та використання електронного каталогу", якою, зокрема, передбачено положення щодо недопущення дискримінації учасників на етапі кваліфікації до електронного каталогу (включення до переліку кваліфікованих постачальників).
+Таким чином, захід, передбачений пунктом 2.7.1.5.2 Державної антикорупційної програми на 2023–2025 роки, виконано своєчасно та в повному обсязі.</t>
   </si>
   <si>
     <t>2.7.1.6</t>
   </si>
   <si>
     <t>Встановлено чіткі правила та процедури щодо визначення наявності та врегулювання конфлікту інтересів учасників робочих та експертних груп (передусім тих, що супроводжують закупівлі медичної продукції за кошти державного бюджету та визначають переліки продукції, яка закуповується), забезпечується їх неухильне дотримання на практиці</t>
   </si>
   <si>
     <t>2.7.1.6.1</t>
   </si>
   <si>
     <t>Забезпечення проведення аналітичного дослідження випадків конфлікту інтересів членів консультативних, допоміжних та інших дорадчих органів при МОЗ (у тому числі тих, що супроводжують закупівлі медичної продукції за кошти державного бюджету та визначають переліки продукції, яка закуповується), що міститиме пропозиції вдосконалення чинного законодавства у цій частині</t>
   </si>
   <si>
     <t>аналітичний звіт підготовлено та оприлюднено</t>
   </si>
   <si>
     <t>На виконання заходу передбаченого  п. 2.7.1.6.1 Державної антикорупційної програми  на 2023-2025 роки Міністерством охорони здоров'я  проведено аналітичне дослідження випадків конфлікту інтересів членів консультативних, допоміжних та інших дорадчих органів при МОЗ. Результати аналітичного дослідження опубліковано на офіційному вебсайті Міністерства охорони здоров'я України в розділі "Аналітичні звіти"</t>
   </si>
   <si>
     <t>2.7.1.6.2</t>
   </si>
   <si>
     <t>Проведення презентації звіту за результатами аналітичного дослідження, зазначеного у підпункті 2.7.1.6.1, та його експертного обговорення</t>
   </si>
@@ -1722,51 +1721,51 @@
       <c r="H15" s="3" t="s">
         <v>113</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>114</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>107</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>108</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M15" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>115</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>116</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G16" s="2" t="s">