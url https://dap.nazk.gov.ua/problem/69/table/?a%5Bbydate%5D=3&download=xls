--- v0 (2026-05-12)
+++ v1 (2026-07-09)
@@ -191,64 +191,67 @@
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Кодексу України про адміністративні правопорушення, спрямованих на системне удосконалення підстав притягнення до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією, а також видів і розмірів стягнень, що повинні накладатися на осіб, які вчинили такі правопорушення</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Здійснюється підготовка зазначеного законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>3.2.1.2.3 (1)</t>
   </si>
   <si>
     <t>Вжиття Національним агентством, Національною поліцією, прокуратурою та судами заходів (визначених за результатами вивчення пропозицій, сформованих у звіті, зазначеному у підпункті 3.2.1.2.1, 3.2.1.3.1), спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці</t>
   </si>
   <si>
     <t>заходів вжито</t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато з огляду на те, що  підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті,  та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
-Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
+    <t>Виконання заходу не розпочато вчасно з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
+Уповноважені особи Національного агентства на складання протоколів про адміністративні правопорушення вживають заходи для формування єдиного підходу у правозастосуванні основі інформації викладеної у звіті.  Перед складанням протоколів про адміністративні правопорушення ймовірний склад правопорушення та наявність достатніх доказів обговорюється з представниками органів прокуратури для правильного та однакового застосування відповідного законодавства на практиці.
+У висновках згаданого звіту (зокерма п. п. 4, 7 висновків з аналізу судової практики, п. п. 1–11 висновків з аналізу складів адміністративних правопорушень, пов’язаних з корупцією) передбачено комплекс законодавчих змін, спрямованих як на удосконалення процедури притягнення до адміністративної відповідальності за правопорушення, пов’язані з корупцією, так і на системне удосконалення підстав притягнення до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією.
+Національним агентством вживаються заходи щодо реалізації наданих рекомендацій в частині підготовки необхідних змін до закондавства.
+З огляду на те, що частина "правозастосовних" заходів, передбачених звітом, активно вживається Національним агентством, а також зважаючи на те, що комплекс законодавчих змін, передбачений звітом, частково розроблений і перебуває на стадії погодження із заінтересованими органами (зокрема щодо удосконалення процедури притягнення до адміністративної відповідальносто за порушення, пов'язані з корупцією), відповідний захід Державної антикорупційної програми на 2023 - 2025 роки вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>3.2.1.2.3 (2)</t>
   </si>
   <si>
     <t>Національна поліція України</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
+    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I кварталі 2026 року.
 Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.1.2.3 (3)</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора</t>
   </si>
   <si>
     <t>3.2.1.2.3 (4)</t>
   </si>
   <si>
     <t>Верховний Суд</t>
   </si>
   <si>
     <t>3.2.1.4</t>
   </si>
   <si>
     <t>Удосконалено підстави притягнення до адміністративної відповідальності за порушення правил, заборон і обмежень у сфері фінансування політичних партій та подання ними фінансової звітності</t>
   </si>
   <si>
     <t>3.2.1.4.1</t>
   </si>
   <si>
     <t>Проведення аналізу законодавства та узагальнення практики притягнення осіб до відповідальності за вчинення адміністративних правопорушень, передбачених статтями 212-15 та 212-21 Кодексу України про адміністративні правопорушення, щодо:
@@ -938,51 +941,51 @@
         <v>51</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="3" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G7" s="3" t="s">