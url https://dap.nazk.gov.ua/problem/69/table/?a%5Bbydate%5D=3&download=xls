--- v1 (2026-07-09)
+++ v2 (2026-08-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$11</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -116,51 +116,51 @@
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Національне агентство розробило відповідний законопроект та 22.03.2024 провело його громадське обговорення, за наслідками якого було проведено його доопрацювання.   
 Протягом І кварталу 2025 року законопроект був направлений на погодження до заінтересованих органів, за результатами якого положення законопроекту було доопрацьовано.
 Листом від 12.03.2025 № 10-03/21423-25 Національне агентство надіслало зазначений законопроект на правову експертизу до Мін'юсту.
 Отримавши висновки Мін'юсту та провівши необхідні узгоджувальні процедури, Національне агентство 18.04.2025 листом №10-03/34013-25 подало законопроект на розгляд Кабінету Міністрів України.
 На засіданні профільного Урядового комітету від 09.06.2025 проект був повернутий для узгодження позицій Національного агентства та Міндовкілля.
 На виконання рішення Урядового комітету Національне агентство провело узгоджувальну нараду з керівництвом Міндовкілля 27.06.2025, за результатами якої розбіжності з Міністерством були врегульовані. 
 Національне агентство направило до Кабінету Міністрів України проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо встановлення адміністративної відповідальності за порушення окремих вимог, заборон та обмежень, встановлених Законом України “Про запобігання корупції”, та деяких інших питань удосконалення законодавства про адміністративні правопорушення, пов’язані з корупцією» (лист від 11.07.2025 № 43244/4/1-24).
 Зазначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто Національному агентству (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25). 
-Станом на 31.03.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
+Станом на 30.06.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.2.1.2</t>
   </si>
   <si>
     <t>За результатами аналізу та узагальнення практики притягнення винних до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією, здійснено системне удосконалення відповідних заборон</t>
   </si>
   <si>
     <t>3.2.1.2.1</t>
   </si>
   <si>
     <t>Проведення аналізу законодавства та узагальнення практики притягнення суб’єктів, на яких поширюється дія Закону України “Про запобігання корупції”, до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією, у 2014-2024 роках щодо:
 1) системності, повноти та юридичної коректності визначення на законодавчому рівні підстав настання такої відповідальності;
 2) відповідності застосовуваних стягнень принципам справедливості, співмірності (пропорційності) та індивідуалізації, а також здатності забезпечити досягнення мети адміністративного стягнення.
 Підготовка аналітичного звіту з пропозиціями щодо системного удосконалення відповідних адміністративно-правових заборон, передбачених ними видів і розмірів стягнень, а також щодо правильного та однакового застосування відповідного законодавства Національним агентством, Національною поліцією, прокуратурою та судами</t>
   </si>
   <si>
     <t>01.01.2025</t>
@@ -191,80 +191,91 @@
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону щодо внесення змін до Кодексу України про адміністративні правопорушення, спрямованих на системне удосконалення підстав притягнення до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією, а також видів і розмірів стягнень, що повинні накладатися на осіб, які вчинили такі правопорушення</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Здійснюється підготовка зазначеного законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>3.2.1.2.3 (1)</t>
   </si>
   <si>
     <t>Вжиття Національним агентством, Національною поліцією, прокуратурою та судами заходів (визначених за результатами вивчення пропозицій, сформованих у звіті, зазначеному у підпункті 3.2.1.2.1, 3.2.1.3.1), спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці</t>
   </si>
   <si>
     <t>заходів вжито</t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато вчасно з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
-[...3 lines deleted...]
-З огляду на те, що частина "правозастосовних" заходів, передбачених звітом, активно вживається Національним агентством, а також зважаючи на те, що комплекс законодавчих змін, передбачений звітом, частково розроблений і перебуває на стадії погодження із заінтересованими органами (зокрема щодо удосконалення процедури притягнення до адміністративної відповідальносто за порушення, пов'язані з корупцією), відповідний захід Державної антикорупційної програми на 2023 - 2025 роки вважається таким, що виконаний частково.</t>
+    <t>Виконання заходу не розпочато вчасно з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року.
+Уповноважені особи Національного агентства на складання протоколів про адміністративні правопорушення вживають заходів для формування єдиного підходу у правозастосуванні основі інформації викладеної у звіті. Перед складанням протоколів про адміністративні правопорушення ймовірний склад правопорушення та наявність достатніх доказів обговорюється з представниками органів прокуратури для правильного та однакового застосування відповідного законодавства на практиці.
+У висновках згаданого звіту (зокрема п. п. 4, 7 висновків з аналізу судової практики, п. п. 1–11 висновків з аналізу складів адміністративних правопорушень, пов’язаних з корупцією) передбачено комплекс законодавчих змін, спрямованих як на удосконалення процедури притягнення до адміністративної відповідальності за правопорушення, пов’язані з корупцією, так і на системне удосконалення підстав притягнення до відповідальності за вчинення адміністративних правопорушень, пов’язаних з корупцією.
+Національним агентством вживаються заходи щодо реалізації наданих рекомендацій в частині підготовки необхідних змін до законодавства.
+З огляду на те, що частина "правозастосовних" заходів, передбачених звітом, активно вживається Національним агентством, а також зважаючи на те, що комплекс законодавчих змін, передбачений звітом, частково розроблений і перебуває на стадії погодження із заінтересованими органами (зокрема щодо удосконалення процедури притягнення до адміністративної відповідальності за порушення, пов'язані з корупцією), відповідний захід Державної антикорупційної програми на 2023 - 2025 роки вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>3.2.1.2.3 (2)</t>
   </si>
   <si>
     <t>Національна поліція України</t>
   </si>
   <si>
     <t xml:space="preserve">у межах встановлених бюджетних призначень на відповідний рік </t>
   </si>
   <si>
-    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вививчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I кварталі 2026 року.
+    <t>Виконання заходу не розпочато з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I і II кварталах 2026 року.
 Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.1.2.3 (3)</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора</t>
   </si>
   <si>
+    <t>Вчасне виконання заходу було унеможливлене  з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року. 
+Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I кварталі 2026 року.
+Водночас у II кварталі 2026 року Офісом Генерального прокурора опрацьовано вищезазначений звіт та з метою впровадження викладених у ньому аналітичних досліджень у правозастосовну практику під час розгляду судами справ про адміністративні правопорушення, пов'язані з корупцією, звіт доведено до відома прокурорів Офісу Генерального прокурора та підпорядкованих прокуратур.
+З огляду на відсутність рекомендацій у звіті, які безпосередньо адресовані Офісу Генерального прокурора, а також з огляду обсяг вжитих дій з метою виконання відповідного заходу (звіт опрацьовано та доведено до відома прокурорам) та досягнення показника (індикатора) відповідного заходу, такий захід вважається виконаним.</t>
+  </si>
+  <si>
     <t>3.2.1.2.3 (4)</t>
   </si>
   <si>
     <t>Верховний Суд</t>
+  </si>
+  <si>
+    <t>Вчасне виконання заходу було унеможливлене з огляду на те, що підготовка вищезазначеного звіту (передбаченого п. п. 3.2.1.2.1, 3.2.1.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки) завершилась у листопаді 2025 року.
+Відсутність достатнього часу для вивчення пропозицій, сформованих у звіті, та вжиття заходів, спрямованих на забезпечення правильного та однакового застосування відповідного законодавства на практиці, унеможливило виконання відповідного заходу Державної антикорупційної програми на 2023 - 2025 роки у IV кварталі 2025 року та у I і II кварталах 2026 року.
+Водночас з огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.1.4</t>
   </si>
   <si>
     <t>Удосконалено підстави притягнення до адміністративної відповідальності за порушення правил, заборон і обмежень у сфері фінансування політичних партій та подання ними фінансової звітності</t>
   </si>
   <si>
     <t>3.2.1.4.1</t>
   </si>
   <si>
     <t>Проведення аналізу законодавства та узагальнення практики притягнення осіб до відповідальності за вчинення адміністративних правопорушень, передбачених статтями 212-15 та 212-21 Кодексу України про адміністративні правопорушення, щодо:
 1) системності, повноти та юридичної коректності визначення на законодавчому рівні підстав настання такої відповідальності;
 2) відповідності застосовуваних стягнень принципам справедливості, співмірності (пропорційності) та індивідуалізації, а також здатності забезпечити досягнення мети адміністративного стягнення.
 Підготовка аналітичного звіту з пропозиціями щодо системного удосконалення відповідних адміністративно-правових заборон, передбачених ними видів і розмірів стягнень, а також щодо правильного та однакового застосування відповідного законодавства Національним агентством та судами</t>
   </si>
   <si>
     <t>Проведено аналіз та підготовлено Аналітичний звіт щодо проблематики притягнення до адміністративної та кримінальної відповідальності за порушення законодавства у сфері політичних фінансів, який містить пропозиції та рекомендації.
 У зазначеному звіті, серед іншого, порушено питання, аналітику яких передбачав відповідний захід Державної антикорупційної програми на 2023 - 2025 роки.
 З огляду на зазначене, відповідний захід вважається виконаним повністю.</t>
   </si>
   <si>
     <t>3.2.1.4.2</t>
   </si>
   <si>
@@ -1040,182 +1051,182 @@
         <v>58</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>47</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="3" t="s">
         <v>52</v>
       </c>
       <c r="O9" s="3" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>49</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="2"/>
       <c r="L10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="O10" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="P11" s="2" t="s">
         <v>49</v>