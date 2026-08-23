--- v0 (2026-06-21)
+++ v1 (2026-08-23)
@@ -122,130 +122,138 @@
 5) надання Національному агентству права апеляційного оскарження рішень судів, прийнятих у справах за складеними ним протоколами, а прокурору — у справах за статтями 1724—1729 Кодексу України про адміністративні правопорушення;
 6) встановлення загального правила про те, що особа не може бути звільненою від адміністративної відповідальності за такі правопорушення у зв’язку з малозначністю, із визначенням вичерпного переліку винятків з правила;
 7) скасування прив’язки строків накладення стягнень за вчинення таких правопорушень до дня їх виявлення, а також встановлення правила, згідно з яким перебіг таких строків зупиняється у разі, коли особа умисно ухиляється від явки до суду або з поважних причин не може туди з’явитися;
 8) встановлення, що провадження у справі про адміністративне правопорушення може бути закрите на підставі статті 38 Кодексу України про адміністративні правопорушення лише за умови доведеності винуватості особи у вчиненні відповідного адміністративного правопорушення, про що обов’язково повинно бути зазначено у резолютивній частині постанови про закриття справи;
 9) удосконалення порядку застосування заходів примусу до осіб, які без поважних причин ухиляються від явки до суду</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>закон підписано Президентом України</t>
   </si>
   <si>
-    <t>На виконання вказаного заходу НАЗК розробило проекти Законів України: 
-«Про внесення змін до Кодексу України про адміністративні правопорушення щодо вдосконалення процедури притягнення до відповідальності за адміністративні правопорушення, пов’язані з корупцією, та деякі інші правопорушення»;
+    <t>На виконання вказаного заходу НАЗК розробило проекти Законів України:
 «Про внесення змін до Закону України «Про Вищий антикорупційний суд» у зв’язку з прийняттям Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо вдосконалення процедури притягнення до відповідальності за адміністративні правопорушення, пов’язані з корупцією, та деякі інші правопорушення». 
-Зазначені законодавчі ініціативи були подані КМУ та були згодом повернуті Урядом для доопрацювання з Вищим антикорупційним Судом та Національним антикорупційним бюро.
+Зазначені законодавчі ініціативи були подані КМУ та були згодом повернуті Урядом для доопрацювання з Вищим антикорупційним судом та Національним антикорупційним бюро.
 НАЗК надіслало законопроекти на погодження до вказаних органів.
-Також з метою досягнення узгоджених позицій щодо відповідних законодавчих ініціатив 30.08.2024 у НАЗК було проведено зустріч очільників Вищого антикорупційного Суду, Спеціалізованої антикорупційної прокуратури та Національного антикорупційного бюро.
+Також з метою досягнення узгоджених позицій щодо відповідних законодавчих ініціатив 30.08.2024 у НАЗК було проведено зустріч очільників Вищого антикорупційного суду, Спеціалізованої антикорупційної прокуратури та Національного антикорупційного бюро.
 31.12.2024 року листом № 10-03/100230-24 НАЗК направило зазначені законопроекти на розгляд КМУ.
 14.02.2025 доопрацьовані за результатами засідання Урядового комітету законопроекти подано на розгляд КМУ. Законопроекти були розглянуті на засіданні Уряду 04.04.2025 та повернуті на доопрацювання.
 НАЗК доопрацювало проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо вдосконалення процедури притягнення до відповідальності за адміністративні правопорушення, пов’язані з корупцією, та деякі інші правопорушення» та подало його до КМУ 30.06.2025. 
 Водночас азначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту КМУ, затвердженого постановою КМУ від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто НАЗК (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25). 
 НАЗК підготувало вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд КМУ.
+Законопроект погоджено без зауважень Міністерством економіки, довкілля та сільського господарства України (листи від 23.04.2026 № 55-14/38492-03, від 23.04.2026 № 55-14/39143-03), Міністерством цифрової трансформації України (лист від 26.04.2026 № 1/ЦЗ-9-6391), Міністерством фінансів України (лист від 28.04.2026 № 08020-03/2-5/11777) та Національною поліцією України (лист від 07.05.2026 № 19280/01/38-2026).
+Міністерство внутрішніх справ України погодило проект Закону із зауваженнями (лист від 01.05.2026 № 18629/01/12-2026).
+За результатами проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу
+(acquis ЄС), Урядовий офіс координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів України зазначив, що законопроекти не суперечать цілям Угоди про асоціацію, праву Європейського Союзу та міжнародно-правовим зобов’язанням України у сфері європейської інтеграції (лист від 06.05.2026 № 12351/0/2-26).
+Верховний Суд висловив зауваження до проекту Закону (лист від 12.05.2026 № 1982/0/2-26).
+Національне агентство провело узгоджувальну нараду з представниками Верховного Суду, за результатами якої врахувало всі зауваження.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.2.2.2</t>
   </si>
   <si>
     <t>Запроваджено систему електронного провадження у справах про адміністративні правопорушення</t>
   </si>
   <si>
     <t>3.2.2.2.1</t>
   </si>
   <si>
     <t>Створення та впровадження системи електронного процесуального діловодства як частини Єдиної судової інформаційно-телекомунікаційної системи</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Державна судова адміністрація України</t>
   </si>
   <si>
     <t>державний бюджет та/або 
 кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>система електронного процесуального діловодства функціонує</t>
   </si>
   <si>
     <t>Державна судова адміністрація України (далі – ДСА України) за попередні звітні періоди повідомляла, що наказом від 30.04.2025 № 178 затверджено Концепцію Єдиної судової інформаційно-комунікаційної системи (далі – ЄСІКС).
 ДСА України зазначала про складнощі з реалізацією відповідного заходу у зв'язку з припиненням міжнародно-фінансової допомоги донорів, які забезпечували ресурсну та експертну підтримку виконання, зокрема й цього заходу.
 Разом з цим ДСА України повідомляла, що від проекту ЄС "Право-Justice" отримано "drafts" технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".
-ДСА України інформувала, що станом на момент звітування триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги.
+ДСА України інформувала, що станом 30.03.2026 тривала робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги.
 Перша черга – розробка технічного завдання та базового функціоналу відповідної системи.
 Друга черга – розробка інших компонентів описаних в технічних вимогах.
 Третя черга – впровадження в усіх судах.
+ДСА України також зазначає про підтримку отриманої пропозиції від Проекту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. ДСА України також інформує, що Секретаріатом Кабінету Міністрів України проведено реєстрацію проекту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проекту (програми) № 6287).
+ДСА України додатково повідомляє про те, що листом від 25.06.2026 № 15-13425/26 звернулася до судів з пропозицією щодо участі у пілотному проекті, в частині запровадження підсистеми Електронного документообігу суду.
 З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>3.2.2.2.2</t>
   </si>
   <si>
     <t xml:space="preserve">Створення та впровадження Єдиного державного реєстру виконавчих документів як частини Єдиної судової інформаційно-телекомунікаційної системи </t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Єдиний державний реєстр виконавчих документів функціонує</t>
   </si>
   <si>
     <t>Державна судова адміністрація України (далі – ДСА України) за попередні звітні періоди повідомляла, що у грудні 2024 року отримала від проекту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів (далі – ЄДРВД). Зазначені технічні вимоги ДСА України листом від 31.07.2025 № 15-15471/25 надіслала для перевірки Вищій раді правосуддя.
 ДСА України зазначала про складнощі з реалізацією відповідного заходу у зв'язку з припиненням міжнародно-фінансової допомоги донорів, які забезпечували ресурсну та експертну підтримку виконання, зокрема й цього заходу. ДСА України також інформувала, що відповідно до Бюджетної декларації на 2026 – 2028 роки передбачено орієнтовні граничні показники видатків державного бюджету за напрямком "Єдиний державний реєстр виконавчих документів" на 2026 рік у сумі 21 881,25 тис. грн, на 2027 рік – 25 132,5 тис. грн.
-ДСА України також інформувала про укладення договору з Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, "Суддівське досьє" (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). ДСА України повідомляла, що вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля Єдиний державний реєстр виконавчих документів.
+ДСА України також інформувала про укладення договору з Проектом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, "Суддівське досьє" (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). ДСА України повідомляла, що вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля ЄДРВД.
 Також ДСА України інформувала, що реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) Єдиної судової інформаційно-телекомунікаційної системи, зокрема підсистем "Електронний кабінет", "Електронний суд".
+ДСА України додатково зазначає про підтримку отриманої пропозиції від Проекту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування Єдиної судової інформаційно-комунікаційної системи. ДСА України також інформує, що Секретаріатом Кабінету Міністрів України проведено реєстрацію проекту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проекту (програми) № 6287).
 З огляду на те, що строк виконання відповідного заходу завершився, а створення ЄДРВД ще триває, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.2.2.2.3</t>
   </si>
   <si>
     <t>Забезпечення належного фінансування заходів, спрямованих на розроблення та впровадження модулів системи електронного процесуального діловодства та Єдиного державного реєстру виконавчих документів Єдиної судової інформаційно-телекомунікаційної системи</t>
   </si>
   <si>
     <t>100 відсотків фінансування відповідних заходів</t>
   </si>
   <si>
     <t>Головний виконавець не вніс інформацію (не направив повідомлення) про стан виконання відповідного заходу до внутрішньої частини Інформаційної системи моніторингу реалізації державної антикорупційної політики, а зважаючи на настання дати завершення строку виконання відповідного заходу, присвоєно статус "Не виконано".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>