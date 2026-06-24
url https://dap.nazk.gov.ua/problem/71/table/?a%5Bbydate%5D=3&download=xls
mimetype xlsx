--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -109,123 +109,123 @@
   <si>
     <t>Забезпечення проведення аналітичного дослідження, до предмета якого, зокрема, належать: ідентифікація термінологічних неузгодженостей, колізій та проявів невиправданої конкуренції, що виникають між Кримінальним кодексом України, Законом України “Про запобігання корупції” та Кримінальним процесуальним кодексом України щодо визначення корупційних кримінальних правопорушень та правопорушень, пов’язаних з корупцією; відповідність положень законодавства, що регулюють звільнення від кримінальної відповідальності за корупційні та пов’язані з корупцією кримінальні правопорушення, заходи кримінально-правового характеру щодо юридичних осіб, а також встановлюють суб’єктів корупційних та пов’язаних з корупцією кримінальних правопорушень, міжнародним стандартам у сфері запобігання та протидії корупції</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Національне антикорупційне бюро</t>
   </si>
   <si>
     <t xml:space="preserve">державний бюджет та/або кошти міжнародної технічної допомоги </t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>аналітичне дослідження проведено та підготовлено звіт за його результатами</t>
   </si>
   <si>
-    <t>Продовжується підготовка до проведення аналітичного дослідження.
+    <t>Продовжується підготовка до проведення аналітичного дослідження. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичне дослідження станом на момент звітування не проведено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.1.1.2</t>
   </si>
   <si>
     <t>Проведення презентації звіту за результатами аналітичного дослідження, зазначеного в описі заходу 3.3.1.1.1, та його експертного обговорення</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>експертне обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
-    <t>Проведення презентації та експертного обговорення звіту відбудеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки.</t>
+    <t>Проведення презентації та експертного обговорення звіту відбудеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки. З огляду на те, що настала дата завершення строку виконання відповідного заходу, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.1.3</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким усунуто наявні термінологічні неузгодженості, колізії та прояви невиправданої конкуренції, що виникають між Кримінальним кодексом України, Законом та Кримінальним процесуальним кодексом України щодо визначення корупційних кримінальних правопорушень та правопорушень, пов’язаних з корупцією, з урахуванням результатів аналітичного дослідження, зазначеного у підпункті 3.3.1.1.1</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Національне антикорупційне бюро,
 Офіс Генерального прокурора</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>Розроблення зазначеного законопроекту розпочнеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки.
+    <t>Розроблення зазначеного законопроекту розпочнеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.2</t>
   </si>
   <si>
     <t>Санкції за вчинення корупційних та пов’язаних з корупцією правопорушень є пропорційними і такими, що мають значний забезпечувальний і превентивний ефект, жодне з корупційних кримінальних правопорушень не належить до категорії кримінальних проступків</t>
   </si>
   <si>
     <t>3.3.1.2.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким з урахуванням результатів аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту):
 1) удосконалено нормативно-правове регулювання санкцій за корупційні та пов’язані з корупцією кримінальні правопорушення;
 2) збільшено розмір штрафів у санкціях окремих корупційних та пов’язаних з корупцією кримінальних правопорушень з урахуванням ступеня їх суспільної небезпеки;
 3) чітко та однозначно передбачена можливість звільнення від відбування покарання з випробуванням у разі укладення угод про визнання винуватості у кримінальних провадженнях щодо корупційних кримінальних правопорушень, віднесених до підслідності Національного антикорупційного бюро;
 4) посилено кримінальну відповідальність за підкуп свідка з тим, щоб це кримінальне правопорушення не належало до категорії кримінальних проступків, у зв’язку з його вчиненням були можливими екстрадиція, спеціальна конфіскація;
 5) закріплено можливість застосування заходів кримінально-правового характеру щодо юридичних осіб у разі вчинення всіх діянь, криміналізації яких вимагає Конвенція ООН проти корупції</t>
   </si>
   <si>
-    <t>Триває фіналізація аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту).  
-Станом на 31.12.2025 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
+    <t>Триває фіналізація аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту).   
+Станом на 31.03.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
 Водночас з огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3</t>
   </si>
   <si>
     <t>Слідча та судова практика притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень, є сталою та передбачуваною, зокрема завдяки узагальненню правозастосування</t>
   </si>
   <si>
     <t>3.3.1.3.1</t>
   </si>
   <si>
     <t>Підготовка щороку узагальнень судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>Верховний Суд</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>узагальнення судової практики оприлюднено</t>
@@ -252,114 +252,114 @@
     <t>обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
     <t>Верховний Суд забезпечив щорічне проведення обговорень узагальнень власної судової практики за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти.
 Так, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2024 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень. 
 Вказаний Огляд було презентовано та обговорено на VIІІ Київському полілозі «Ефективність антикорупційного правосуддя: фокус на протидії зловживанню процесуальними правами», який відбувся у Верховному Суді 6 червня 2025 року. Організаторами заходу, окрім Верховного Суду, також виступили проєкт Спеціального представника Головування ОБСЄ – Координатора проєктів в Україні «Підтримка Верховного Суду та вищих судів у реалізації судової реформи та забезпеченні доступу до правосуддя в умовах війни», Інститут держави і права ім. В. М. Корецького, Вища рада правосуддя. 
 Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури. 
 Також, вказаний огляд опубліковано на сайті Верховного Суду 11 червня 2025 року.
 Крім цього, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2023 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на VII Київському полілозі «Українська антикорупційна правова платформа: забезпечення права на справедливий суд», який відбувся у Верховному Суді 7 червня 2024 року.
 Також, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2022 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень,який було презентовано та обговорено на VI Київському полілозі «Правосуддя в Україні під час війни: проблеми розгляду корупційних та воєнних злочинів», який відбувся у Верховному Суді 1 грудня 2023 року.
 З огляду на зазначене, відповідний захід може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>3.3.1.3.3</t>
   </si>
   <si>
     <t>Підготовка щороку узагальнень судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
-    <t>На виконання вимог частини другої статті 4 Закону України «Про Вищий антикорупційний суд» Вищим антикорупційним судом (далі - ВАКС) постійно вивчається судова практика розгляду справ. За результатами вивчення судової практики, а також з урахуванням потреб суддів, ВАКС здійснюються узагальнення (огляди тощо) судової практики у підсудних йому справах. Зокрема, протягом 2023 - 2024 років ВАКС оприлюднив:  
+    <t>На виконання вимог частини другої статті 4 Закону України «Про Вищий антикорупційний суд» Вищим антикорупційним судом (далі - ВАКС) постійно вивчається судова практика розгляду справ. За результатами вивчення судової практики, а також з урахуванням потреб суддів, ВАКС здійснюються узагальнення (огляди тощо) судової практики у підсудних йому справах. Зокрема, протягом 2023 - 2024 років ВАКС оприлюднив:   
 1) Огляд судової практики Апеляційної палати Вищого антикорупційного суду щодо невнесення відомостей про кримінальне правопорушення до Єдиного реєстру досудових розслідувань;
 2) Узагальнення практики перегляду рішень слідчих суддів Апеляційною палатою Вищого антикорупційного суду у справах за скаргами на рішення слідчого, прокурора про закриття кримінального провадження;
 3) Узагальнення причин скасування рішень Апеляційної палати Вищого антикорупційного суду Верховним Судом у 2023 році.
 Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" Національне агентство було визначено головним виконавцем заходу замість ВАКС.
-Станом на 31.12.2025 продовжуються підготовчі заходи для проведення узагальнення судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік.
-З огляду на відсутність узагальнень судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушеньза 2022, 2023, 2024 роки, відповідний захід вважається не виконаним.</t>
+Станом на 31.03.2026 проведено узагальнення судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023-2024 роки. Здійснюється фіналізація звіту за результатами цього дослідження, триває підготовка висновків та рекомендацій.
+З огляду на відсутність фіналізованих узагальнень судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушеньза 2022, 2023, 2024 роки, відповідний захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3.4</t>
   </si>
   <si>
     <t>Проведення щороку обговорень узагальнень судової практики Вищого антикорупційного суду, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
-    <t>Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023 - 2025 роки" Національне агентство було визначено головним виконавцем заходу замість Вищого антикорупційного суду (далі - ВАКС).   
+    <t>Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023 - 2025 роки" Національне агентство було визначено головним виконавцем заходу замість Вищого антикорупційного суду (далі - ВАКС).    
 З огляду на це, виконання зазначеного заходу буде розпочато після підготовки узагальнення судової практики ВАКС, передбаченого змістом заходу 3.3.1.3.3 Державної антикорупційної програми на 2023 - 2025 роки.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а обговорення узагальнень судової практики ВАКС не проведено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3.5</t>
   </si>
   <si>
     <t>Проведення щороку аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень, опублікування звіту за результатами такого аналізу</t>
   </si>
   <si>
     <t>звіт за результатами аналізу оприлюднено</t>
   </si>
   <si>
-    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку:
+    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку: 
 1) аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень;
 2) опублікування звіту за результатами такого аналізу.
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такий аналіз та оприлюднення звіту за його результатами повинно було здійснитись тричі:
 1) у 2023 році - аналіз судової практики за 2022 рік;
 2) у 2024 році - аналіз судової практики за 2023 рік;
 3) у 2025 році - аналіз судової практики за 2024 рік.
 На виконання відповідного заходу:
-1) Національне агентство спільно з колегами з Центру політико-правових реформ провело аналіз судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.     
+1) Національне агентство спільно з колегами з Центру політико-правових реформ провело аналіз судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень. 
 2) Національне агентство спільно з колегами з Центру політико-правових реформ також підготувало аналітичний звіт за результатами аналізу судової практики за 2023 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.
 Зазначені звіти оприлюднені на офіційному вебсайті Національного агентства.
-3) Станом на 31.12.2025 здійснюються підготовчі заходи для проведення аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024 рік.
-З огляду на те, що не проведено аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024 рік, а також не оприлюднено звіт за його результатами, відповідний захід не може вважатись виконаним повністю.</t>
+3) Станом на 31.03.2026 здійснюється аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки.
+З огляду на обсяг вжитих дій та водночас у зв’язку недосягненням показника (індикатора) виконання (звіт за результатами аналізу оприлюднено), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>3.3.1.3.6</t>
   </si>
   <si>
     <t>Проведення щороку обговорень звітів, підготовлених на виконання заходу, зазначеного у підпункті 3.3.1.3.5, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
-    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку проведення обговорень звітів, підготовлених на виконання заходу, зазначеного у п. п. 3.3.1.3.5 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки.
+    <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку проведення обговорень звітів, підготовлених на виконання заходу, зазначеного у п. п. 3.3.1.3.5 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такі обговорення повинні були здійснитись тричі:
 1) у 2023 році - обговорення звіту за результатами аналізу судової практики за 2023 рік;
 2) у 2024 році - обговорення звіту за результатами аналізу судової практики за 2023 рік;
 3) у 2025 році - обговорення звіту за результатами аналізу судової практики за 2024 рік.
 На виконання відповідного заходу:
 1) 26.03.2024 Національне агентство провело обговорення звіту, підготовленого за результатами здійснення аналізу судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.
 2) 20.05.2025 Національне агентство провело обговорення звіту за результатами аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023 рік.
 У відповідних обговореннях взяли участь представники органів державної влади, неурядових організацій та наукової спільноти.
-3) Станом на 31.12.2025 здійснюються підготовчі заходи для проведення аналізу судової практики притягнення до  до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024 рік. Після проведення відповідного аналізу та підготовки звіту за його результатами Національне агентство проведе обговорення.
-З огляду на те, що не проведено обговорення звіту за результатами аналізу судової практики за 2024 рік, відповідний захід не може вважатись виконаним повністю.</t>
+3) Станом на 31.03.2026 здійснюється аналіз судової практики притягнення до  до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки. Після проведення відповідного аналізу та підготовки звіту за його результатами Національне агентство проведе обговорення.
+З огляду на те, що не проведено обговорення звіту за результатами аналізу судової практики за 2024-2025 роки, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>