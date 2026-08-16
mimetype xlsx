--- v1 (2026-06-24)
+++ v2 (2026-08-16)
@@ -181,184 +181,186 @@
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>Розроблення зазначеного законопроекту розпочнеться після проведення аналітичного дослідження, передбаченого заходом 3.3.1.1.1 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.2</t>
   </si>
   <si>
     <t>Санкції за вчинення корупційних та пов’язаних з корупцією правопорушень є пропорційними і такими, що мають значний забезпечувальний і превентивний ефект, жодне з корупційних кримінальних правопорушень не належить до категорії кримінальних проступків</t>
   </si>
   <si>
     <t>3.3.1.2.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким з урахуванням результатів аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту):
 1) удосконалено нормативно-правове регулювання санкцій за корупційні та пов’язані з корупцією кримінальні правопорушення;
 2) збільшено розмір штрафів у санкціях окремих корупційних та пов’язаних з корупцією кримінальних правопорушень з урахуванням ступеня їх суспільної небезпеки;
 3) чітко та однозначно передбачена можливість звільнення від відбування покарання з випробуванням у разі укладення угод про визнання винуватості у кримінальних провадженнях щодо корупційних кримінальних правопорушень, віднесених до підслідності Національного антикорупційного бюро;
 4) посилено кримінальну відповідальність за підкуп свідка з тим, щоб це кримінальне правопорушення не належало до категорії кримінальних проступків, у зв’язку з його вчиненням були можливими екстрадиція, спеціальна конфіскація;
 5) закріплено можливість застосування заходів кримінально-правового характеру щодо юридичних осіб у разі вчинення всіх діянь, криміналізації яких вимагає Конвенція ООН проти корупції</t>
   </si>
   <si>
     <t>Триває фіналізація аналітичного дослідження, предметом якого є санкції за корупційні та пов’язані з корупцією кримінальні правопорушення (їх пропорційність, адекватність виду кримінального правопорушення, ефективність та забезпечення стримуючого ефекту).   
-Станом на 31.03.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
+Станом на 30.06.2026 підготовлено проект відповідного звіту за результатами аналітичного дослідження.
 Водночас з огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3</t>
   </si>
   <si>
     <t>Слідча та судова практика притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень, є сталою та передбачуваною, зокрема завдяки узагальненню правозастосування</t>
   </si>
   <si>
     <t>3.3.1.3.1</t>
   </si>
   <si>
     <t>Підготовка щороку узагальнень судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>Верховний Суд</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
   </si>
   <si>
     <t>узагальнення судової практики оприлюднено</t>
   </si>
   <si>
     <t>Верховний Суд забезпечив щорічну підготовку узагальнень власної судової практики  у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік.
 Так, проведено узагальнення судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2022, 2023 та 2024 роки.
 За результатами проведеного узагальнення підготовлено та опубліковано:
 1) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2022 рік);
 2) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2023 рік).
 3) Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень (рішення, внесені до ЄДРСР, за 2024 рік).
 З огляду на зазначене, відповідний захід вважається виконаним повністю.</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>3.3.1.3.2</t>
   </si>
   <si>
     <t>Проведення щороку обговорень узагальнень судової практики, підготовлених Верховним Судом, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>обговорення проведено та оприлюднено його результати</t>
   </si>
   <si>
-    <t>Верховний Суд забезпечив щорічне проведення обговорень узагальнень власної судової практики за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти.
-[...2 lines deleted...]
-Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури. 
+    <t>Верховний Суд забезпечив щорічне проведення обговорень узагальнень власної судової практики за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проєктів міжнародної технічної допомоги, наукової спільноти.
+Так, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2024 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень.
+Вказаний Огляд було презентовано та обговорено на VIІІ Київському полілозі «Ефективність антикорупційного правосуддя: фокус на протидії зловживанню процесуальними правами», який відбувся у Верховному Суді 6 червня 2025 року. Організаторами заходу, окрім Верховного Суду, також виступили проєкт Спеціального представника Головування ОБСЄ – Координатора проєктів в Україні «Підтримка Верховного Суду та вищих судів у реалізації судової реформи та забезпеченні доступу до правосуддя в умовах війни», Інститут держави і права ім. В. М. Корецького, Вища рада правосуддя.
+Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури.
 Також, вказаний огляд опубліковано на сайті Верховного Суду 11 червня 2025 року.
 Крім цього, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2023 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на VII Київському полілозі «Українська антикорупційна правова платформа: забезпечення права на справедливий суд», який відбувся у Верховному Суді 7 червня 2024 року.
-Також, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2022 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень,який було презентовано та обговорено на VI Київському полілозі «Правосуддя в Україні під час війни: проблеми розгляду корупційних та воєнних злочинів», який відбувся у Верховному Суді 1 грудня 2023 року.
-З огляду на зазначене, відповідний захід може вважатись виконаним повністю.</t>
+Також, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2022 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на VI Київському полілозі «Правосуддя в Україні під час війни: проблеми розгляду корупційних та воєнних злочинів», який відбувся у Верховному Суді 1 грудня 2023 року.
+З огляду на зазначене, відповідний захід може вважатись виконаним повністю.
+Крім вищенаведеного, за результатами проведеного узагальнення судової практики (рішення, внесенні до ЄДРСР, за 2025 рік) підготовлено Огляд судової практики Верховного Суду у кримінальних провадженнях щодо корупційних та пов'язаних з корупцією кримінальних правопорушень, який було презентовано та обговорено на ІХ Київському полілозі «Кримінальна юстиція під час війни: інституційна взаємодія, відповідальність та суспільна довіра», який відбувся у Верховному Суді 5 червня 2026 року. Організаторами заходу, окрім Верховного Суду, також виступили проєкт Спеціального представника Головування ОБСЄ – Координатора проєктів в Україні «Підтримка Верховного Суду та вищих судів у реалізації судової реформи та забезпеченні доступу до правосуддя в умовах війни», Інститут держави і права ім. В. М. Корецького, Вища рада правосуддя. 
+Огляд презентувала заступник Голови Касаційного кримінального суду у складі Верховного Суду, секретар Першої судової палати Н.О. Антонюк. У обговоренні Огляду взяли участь судді Верховного Суду, Вищого антикорупційного суду, апеляційних судів, науковці, представники міжнародних організацій, Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, органів прокуратури та адвокатури. Також, вказаний огляд опубліковано на сайті Верховного Суду 11 червня 2026 року.</t>
   </si>
   <si>
     <t>3.3.1.3.3</t>
   </si>
   <si>
     <t>Підготовка щороку узагальнень судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за попередній календарний рік</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>На виконання вимог частини другої статті 4 Закону України «Про Вищий антикорупційний суд» Вищим антикорупційним судом (далі - ВАКС) постійно вивчається судова практика розгляду справ. За результатами вивчення судової практики, а також з урахуванням потреб суддів, ВАКС здійснюються узагальнення (огляди тощо) судової практики у підсудних йому справах. Зокрема, протягом 2023 - 2024 років ВАКС оприлюднив:   
 1) Огляд судової практики Апеляційної палати Вищого антикорупційного суду щодо невнесення відомостей про кримінальне правопорушення до Єдиного реєстру досудових розслідувань;
 2) Узагальнення практики перегляду рішень слідчих суддів Апеляційною палатою Вищого антикорупційного суду у справах за скаргами на рішення слідчого, прокурора про закриття кримінального провадження;
 3) Узагальнення причин скасування рішень Апеляційної палати Вищого антикорупційного суду Верховним Судом у 2023 році.
 Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" Національне агентство було визначено головним виконавцем заходу замість ВАКС.
-Станом на 31.03.2026 проведено узагальнення судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023-2024 роки. Здійснюється фіналізація звіту за результатами цього дослідження, триває підготовка висновків та рекомендацій.
+Станом на 30.06.2026 проведено узагальнення судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023-2024 роки. Здійснюється фіналізація звіту за результатами цього дослідження, триває підготовка висновків та рекомендацій.
 З огляду на відсутність фіналізованих узагальнень судової практики Вищого антикорупційного суду у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушеньза 2022, 2023, 2024 роки, відповідний захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3.4</t>
   </si>
   <si>
     <t>Проведення щороку обговорень узагальнень судової практики Вищого антикорупційного суду, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023 - 2025 роки" Національне агентство було визначено головним виконавцем заходу замість Вищого антикорупційного суду (далі - ВАКС).    
 З огляду на це, виконання зазначеного заходу буде розпочато після підготовки узагальнення судової практики ВАКС, передбаченого змістом заходу 3.3.1.3.3 Державної антикорупційної програми на 2023 - 2025 роки.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а обговорення узагальнень судової практики ВАКС не проведено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.1.3.5</t>
   </si>
   <si>
     <t>Проведення щороку аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень, опублікування звіту за результатами такого аналізу</t>
   </si>
   <si>
     <t>звіт за результатами аналізу оприлюднено</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку: 
 1) аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень;
 2) опублікування звіту за результатами такого аналізу.
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такий аналіз та оприлюднення звіту за його результатами повинно було здійснитись тричі:
 1) у 2023 році - аналіз судової практики за 2022 рік;
 2) у 2024 році - аналіз судової практики за 2023 рік;
 3) у 2025 році - аналіз судової практики за 2024 рік.
 На виконання відповідного заходу:
 1) Національне агентство спільно з колегами з Центру політико-правових реформ провело аналіз судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень. 
 2) Національне агентство спільно з колегами з Центру політико-правових реформ також підготувало аналітичний звіт за результатами аналізу судової практики за 2023 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.
 Зазначені звіти оприлюднені на офіційному вебсайті Національного агентства.
-3) Станом на 31.03.2026 здійснюється аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки.
+3) Станом на 30.06.2026 здійснюється аналіз судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки.
 З огляду на обсяг вжитих дій та водночас у зв’язку недосягненням показника (індикатора) виконання (звіт за результатами аналізу оприлюднено), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>3.3.1.3.6</t>
   </si>
   <si>
     <t>Проведення щороку обговорень звітів, підготовлених на виконання заходу, зазначеного у підпункті 3.3.1.3.5, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щороку проведення обговорень звітів, підготовлених на виконання заходу, зазначеного у п. п. 3.3.1.3.5 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такі обговорення повинні були здійснитись тричі:
 1) у 2023 році - обговорення звіту за результатами аналізу судової практики за 2023 рік;
 2) у 2024 році - обговорення звіту за результатами аналізу судової практики за 2023 рік;
 3) у 2025 році - обговорення звіту за результатами аналізу судової практики за 2024 рік.
 На виконання відповідного заходу:
 1) 26.03.2024 Національне агентство провело обговорення звіту, підготовленого за результатами здійснення аналізу судової практики за 2022 рік щодо притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень.
 2) 20.05.2025 Національне агентство провело обговорення звіту за результатами аналізу судової практики притягнення до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2023 рік.
 У відповідних обговореннях взяли участь представники органів державної влади, неурядових організацій та наукової спільноти.
-3) Станом на 31.03.2026 здійснюється аналіз судової практики притягнення до  до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки. Після проведення відповідного аналізу та підготовки звіту за його результатами Національне агентство проведе обговорення.
+3) Станом на 30.06.2026 здійснюється аналіз судової практики притягнення до  до кримінальної відповідальності осіб, винних у вчиненні корупційних та пов’язаних з корупцією кримінальних правопорушень за 2024-2025 роки. Після проведення відповідного аналізу та підготовки звіту за його результатами Національне агентство проведе обговорення.
 З огляду на те, що не проведено обговорення звіту за результатами аналізу судової практики за 2024-2025 роки, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>