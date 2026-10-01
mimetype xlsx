--- v0 (2026-06-22)
+++ v1 (2026-10-01)
@@ -120,51 +120,51 @@
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора,
 Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>З метою розроблення законопроекту та забезпеченню його адвокації Національне агентство створило Міжвідомчу робочу групу щодо визначення шляхів спрощення процедур здійснення окремих слідчих (розшукових) та інших процесуальних дій, із залученням Національної поліції України, Міністерства юстиції України, Державного бюро розслідувань, Офісу Генерального прокурора, Міністерства внутрішніх справ України, Бюро економічної безпеки України, Національного антикорупційного бюро України та Спеціалізованої антикорупційної прокуратури. В межах роботи вищезазначеної Міжвідомчої робочої групи напрацьовано порівняльну таблицю до законопроекту.    
 29.11.2024 Національне агентство провело громадське обговорення зазначеного законопроекту, після чого відбулось його доопрацювання з урахуванням висловлених у ході громадського обговорення зауважень і пропозицій.
 Листом від 20.01.2025 № 10-03/4592-25 законопроект направлено на погодження до ДБР, САП, БЕБ, ДСА, НБУ, НПУ, СБУ, Мінекономіки, Мінфіну, Мінцифри, ОГП, НАБУ, Мін'юсту, ВАКС, ВС.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>3.3.2.1.2</t>
   </si>
   <si>
     <t>Підготовка аналітичного звіту про доцільність спрощення процедур здійснення окремих інших слідчих (розшукових) або інших процесуальних дій з урахуванням стандартів дотримання прав людини та практики Європейського суду з прав людини</t>
   </si>
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>31.07.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік</t>
@@ -295,188 +295,193 @@
   <si>
     <t>Національна поліція України,
 Вища рада правосуддя,
 Державна судова адміністрація України,
 Державне бюро розслідувань,
 Національне антикорупційне бюро,
 Служба безпеки України,
 Рада суддів України,
 Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>створено інформаційно-комунікаційну систему досудового розслідування, яка застосовується всіма органами прокуратури, органами досудового розслідування в кожному кримінальному провадженні, розпочато її поетапне впровадження</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі – ОГП), для виконання вказаного заходу створено робочу групу з питань цифрової трансформації процесів організації роботи органів прокуратури та досудового розслідування, склад якої затверджено наказом Генерального прокурора від 12.12.2022 № 279. До складу робочої групи включено уповноважених працівників ОГП, органів досудового розслідування, Вищої ради правосуддя, Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, а також експертів. Членами цієї робочої групи розроблено концепцію запровадження інформаційно-комунікаційної системи досудового розслідування, єдиної для всіх органів досудового розслідування, яка визначає систему поглядів на реформування кримінального провадження відповідно до прийнятих Україною міжнародних стандартів та вимог в напрямі забезпечення системної інформатизації кримінальної процесуальної діяльності.
 ОГП інформує, що є Реципієнтом проекту міжнародної технічної допомоги «Підтримка ЄС для цифрової трансформації України» (далі – проект МТД), що фінансується Європейським Союзом, у рамках якого отримуються послуги зі створення модулів системи менеджменту розслідувань, ескалації, контролю та аналізу «СМЕРЕКА».
 Відповідно до Технічних вимог вищезгаданої системи, то вона фактично покликана виконувати функції електронної системи управління кримінальними провадженнями (тобто системи електронного документообігу, яка буде дозволяти обробляти кримінальні справи в електронному вигляді).
 ОГП повідомляє, що у рамках проекту МТД, ОГП як Реципієнт уклав договір від 28.03.2024 № 2-11/82-2024 з ТОВ «МАСКОД» (ЄДРПОУ 42886865) як Виконавцем та переможцем закупівлі (закупівля № 272815), організованої та проведеної неурядовою організацією «Академія електронного управління» (E-Governance Academy Foundation, Таллінн, Естонія) як Замовником.
 ОГП зазначає, що здійснено реалізацію основного етапу створення інформаційно-комунікаційної системи досудового розслідування «СМЕРЕКА» (далі – ІКС ДР «СМЕРЕКА»), а саме розробку модулів, які забезпечують базову функціональність системи, можливість керування кримінальними провадженнями та здійснення аналізу інформації, що у сукупності має забезпечити ефективне ведення справ, аналіз та міжвідомчу співпрацю, використовуватись для створення, збирання, зберігання, пошуку, оброблення і передачі матеріалів та інформації (відомостей) у кримінальному провадженні, як це і передбачено ст. 106-1 КПК України. Постановником вимог до розробки системи, подальшим володільцем та адміністратором системи є ОГП, якому створене програмне забезпечення передано у власність.
-Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в ОГП у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
+Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в ОГП у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб). Дослідна експлуатація ІКС ДР «СМЕРЕКА» в Офісі Генерального прокурора, інших органах прокуратури, визначених Генеральним прокурором, органах Служби безпеки України, органах Національної поліції України проводиться у строк до 31.12.2027.
+ОГП додатково інформує про здійснення збору інформації щодо виявлених недоліків, технічних збоїв, зауважень до функціонування системи, а також пропозицій стосовно покращення її роботи й удосконалення окремих функціональних можливостей.
 ОГП також повідомляє, що здійснено модернізацію функціоналу Єдиного реєстру досудових розслідувань (далі – ЄРДР) з метою забезпечення автоматичного обміну даними між системами ЄРДР та «СМЕРЕКА».
 ОГП також інформує, що розроблено та затверджено документацію для авторизації з безпеки ІКС ДР «СМЕРЕКА», отримано позитивний експертний звіт оцінювання дотримання вимог цільового профілю безпеки для цілей авторизації з безпеки ІКС ДР «СМЕРЕКА». На підставі даного комплекту документів 29.12.2025 підготовлено авторизаційний лист про проведення авторизації з безпеки згаданої системи, який направлено до Адміністрації Державної служби спеціального зв’язку та захисту інформації України для внесення ІКС ДР «СМЕРЕКА» до переліку авторизованих систем з безпеки.
 ІКС ДР «СМЕРЕКА» 31.12.2025 включено до згаданого переліку, про що отримано відповідне повідомлення (https://cip.gov.ua/ua/news/perelik-avtorizovanikh-sistem-z-bezpeki (позиція 59).
 Про часткове досягнення показника (індикатора) відповідного заходу (створено інформаційно-комунікаційну систему досудового розслідування, яка застосовується всіма органами прокуратури, органами досудового розслідування в кожному кримінальному провадженні, розпочато її поетапне впровадження) свідчить обсяг вжитих дій з метою його виконання, а саме:
 1) здійснення реалізації основного етапу створення ІКС ДР «СМЕРЕКА»;
-2) розгорнтання ІКС ДР «СМЕРЕКА» в ОГП для дослідної експлуатації;
+2) розгортання ІКС ДР «СМЕРЕКА» в ОГП для дослідної експлуатації;
 3) передання пілотного проекту для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини.
 З огляду на зазначене, відповідний захід вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>3.3.2.2.6</t>
   </si>
   <si>
     <t>Розроблення та затвердження Порядку функціонування інформаційно-комунікаційної системи досудового розслідування, яка застосовується усіма органами прокуратури, органами досудового розслідування у кожному кримінальному провадженні</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>Порядок функціонування інформаційно-комунікаційної системи досудового розслідування, яка застосовується усіма органами прокуратури, органами досудового розслідування у кожному кримінальному провадженні, набрав чинності</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі – ОГП), для виконання вказаного заходу створено робочу групу з питань цифрової трансформації процесів організації роботи органів прокуратури та досудового розслідування, склад якої затверджено наказом Генерального прокурора від 12.12.2022 № 279. До складу робочої групи включено уповноважених працівників ОГП, органів досудового розслідування, Вищої ради правосуддя, Національного агентства України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, а також експертів. Членами цієї робочої групи розроблено концепцію запровадження інформаційно-комунікаційної системи досудового розслідування, єдиної для всіх органів досудового розслідування, яка визначає систему поглядів на реформування кримінального провадження відповідно до прийнятих Україною міжнародних стандартів та вимог інформаційного суспільства в напрямі забезпечення системної інформатизації кримінальної процесуальної діяльності.
 Виконання відповідного заходу нерозривно пов'язане з виконанням заходу, передбаченого пунктом 3.3.2.2.5 додатку 2 до Державної антикорупційної програми на 2023–2025 роки, виконання якого станом на 31.12.2025 ще триває. Так, ОГП інформує, що є Реципієнтом проекту міжнародної технічної допомоги «Підтримка ЄС для цифрової трансформації України», що фінансується Європейським Союзом, у рамках якого отримуються послуги зі створення модулів системи менеджменту розслідувань, ескалації, контролю та аналізу «СМЕРЕКА». Відповідно до Технічних вимог вищезгаданої системи, то вона фактично покликана виконувати функції електронної системи управління кримінальними провадженнями (тобто системи електронного документообігу, яка буде дозволяти обробляти кримінальні справи в електронному вигляді).
 ОГП зазначає, що здійснено реалізацію основного етапу створення інформаційно-комунікаційної системи досудового розслідування «СМЕРЕКА» (далі – ІКС ДР «СМЕРЕКА»), а саме розробку модулів, які забезпечують базову функціональність системи, можливість керування кримінальними провадженнями та здійснення аналізу інформації, що у сукупності має забезпечити ефективне ведення справ, аналіз та міжвідомчу співпрацю, використовуватись для створення, збирання, зберігання, пошуку, оброблення і передачі матеріалів та інформації (відомостей) у кримінальному провадженні, як це і передбачено ст. 106-1 КПК України. Постановником вимог до розробки системи, подальшим володільцем та адміністратором системи є ОГП, якому створене програмне забезпечення передано у власність.
 Зазначено, що ІКС ДР «СМЕРЕКА» розгорнуто в Офісі Генерального прокурора у обсязі згаданих модулів для дослідної експлуатації та пілотний проект передано для тестування функціоналу групам користувачів органів досудового розслідування (НПУ, СБУ) та прокуратури, що розслідують воєнні злочини (загалом понад 150 осіб).
 У ході розробки ІКС ДР «СМЕРЕКА» підготовлено Тимчасове положення про порядок її функціонування, яке визначає порядок роботи з системою на час її дослідної експлуатації. Одночасно розроблено проект спільного наказу про дослідну експлуатацію ІКС ДР «СМЕРЕКА», яким затверджується загадане вище Тимчасове положення. Наказ від 31.12.2025 №409/521/928 підписано Генеральним прокурором, Головою Служби безпеки України та Міністром внутрішніх справ України, оприлюднено на офіційному сайті Офісу Генерального прокурора.
+Відповідно до вказаного вище спільного наказу дослідна експлуатація ІКС ДР «СМЕРЕКА» в Офісі Генерального прокурора, інших органах прокуратури, визначених Генеральним прокурором, органах Служби безпеки України, органах Національної поліції України проводиться у строк до 31.12.2027.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а Порядок функціонування інформаційно-комунікаційної системи досудового розслідування не набрав чинності, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3</t>
   </si>
   <si>
     <t>Гарантії інституційної та операційної незалежності Національного антикорупційного бюро та Спеціалізованої антикорупційної прокуратури належно визначені та втілені на практиці, зокрема завдяки:
 уточненню положень законодавства щодо статусу Національного антикорупційного бюро в системі органів виконавчої влади (із збереженням існуючих гарантій незалежності), а також суб’єкта призначення та звільнення Директора Національного антикорупційного бюро відповідно до Рішення Конституційного Суду України № 9-р/2020;
 проведенню незалежної оцінки (аудиту) ефективності діяльності Національного антикорупційного бюро та Спеціалізованої антикорупційної прокуратури за участю незалежних експертів</t>
   </si>
   <si>
     <t>3.3.2.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проектів законів, якими внесено зміни до законів України, зокрема Закону України “Про прокуратуру”, якими:
 1) удосконалено порядок конкурсного добору керівника Спеціалізованої антикорупційної прокуратури і передбачено його проведення за вирішальної ролі незалежних експертів, визначених міжнародними та іноземними організаціями, які надавали Україні міжнародну технічну допомогу у сфері запобігання та протидії корупції;
 2) передбачено виконання всіх повноважень заступника Генерального прокурора — керівника Спеціалізованої антикорупційної прокуратури першим заступником або заступником у разі його відсутності; першого заступника та заступника керівника Спеціалізованої антикорупційної прокуратури віднесено до керівників органів прокуратури;
 3) чітко встановлено на рівні закону розмір посадових окладів для прокурорів Спеціалізованої антикорупційної прокуратури, зокрема тих, що перебувають на адміністративних посадах у Спеціалізованій антикорупційній прокуратурі;
 4) передбачено можливість внесення відомостей про можливе вчинення народним депутатом України кримінального правопорушення заступником Генерального прокурора — керівником Спеціалізованої антикорупційної прокуратури (виконувачем обов’язків) та керівником Головного підрозділу детективів Національного антикорупційного бюро, а також погодження заступником Генерального прокурора — керівником Спеціалізованої антикорупційної прокуратури (виконувачем обов’язків) клопотань, які розглядаються слідчим суддею;
 5) збільшено на 300 осіб граничну чисельність Національного антикорупційного бюро (з уведенням у дію цих положень з урахуванням ситуації, обумовленої правовим режимом воєнного стану);
 6) утворено експертну установу для проведення експертиз у кримінальних провадженнях щодо кримінальних правопорушень, віднесених до підслідності детективів Національного антикорупційного бюро 
 </t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>Міністерство юстиції України,
 Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>проекти законів подано до Верховної Ради України</t>
   </si>
   <si>
     <t>08.12.2023 ВРУ прийняла Закон України № 3509-IX "Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів України щодо посилення самостійності Спеціалізованої антикорупційної прокуратури". 
 У Законі 3509-IX відтворено положення відповідного заходу.
 Так, зокрема, у ч. 3 ст. 29-1 Закону України "Про прокуратуру" удосконалено порядок організації та проведення конкурсу на посаду заступника Генерального прокурора - керівника Спеціалізованої антикорупційної прокуратури, першого заступника та заступника керівника САП. Також передбачено, що до складу Конкурсної комісії входять три особи, визначені Генеральним прокурором на підставі пропозицій міжнародних та іноземних організацій, які відповідно до міжнародних або міждержавних угод надають Україні міжнародну технічну допомогу у сфері запобігання і протидії корупції протягом останніх трьох років до дня завершення строку повноважень заступника Генерального прокурора - керівника САП або до дня дострокового припинення його повноважень (звільнення).
 Ч. 9 ст. 8-1 Закону України "Про прокуратуру" встановлено, що у разі відсутності заступника Генерального прокурора - керівника САП його повноваження здійснює перший заступник керівника САП, а в разі відсутності першого заступника - заступник керівника САП. На час відсутності заступника Генерального прокурора - керівника САП перший заступник керівника або заступник керівника САП здійснює всі повноваження керівника САП, передбачені цим Законом, КПК України та іншими законами України.
 Нова редакція ч. 6 ст. 8-1 Закону України "Про прокуратуру" встановлює розміри посадових окладів для прокурорів САП, зокрема тих, що перебувають на адміністративних посадах у САП.
 ВРУ 08.12.2023 прийняла Закон України № 3502-IX "Про внесення зміни до статті 5 Закону України "Про Національне антикорупційне бюро України" щодо посилення інституційної спроможності Національного антикорупційного бюро України", у якому відтворено положення заходу, передбаченого пп. 5 пп. 3.3.2.3.1 додатка 2 до Програми.
 Крім того, законопроект, розроблений на виконання заходу 3.3.2.1.1 Програми, містить положення, спрямовані на виконання п. 4 зазначеного заходу.
 Листом від 20.01.2025 № 10-03/4592-25 зазначений законопроект направлено на погодження до ДБР, САП, БЕБ, ДСА, НБУ, НПУ, СБУ, Мінекономіки, Мінфіну, Мінцифри, ОГП, НАБУ, Мін'юсту, ВАКС, ВС.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.</t>
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням отриманих зауважень.</t>
   </si>
   <si>
     <t>3.3.2.3.2</t>
   </si>
   <si>
     <t>Розроблення та узгодження технічних вимог до системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t>Служба безпеки України</t>
   </si>
   <si>
     <t>Адміністрація Державної служби спеціального зв’язку та захисту інформації України,
 Національна поліція України,
 Офіс Генерального прокурора,
 Державне бюро розслідувань,
 Національне антикорупційне бюро,
 Бюро економічної безпеки України</t>
   </si>
   <si>
     <t>технічні вимоги узгоджено з усіма органами досудового розслідування</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
-СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення.
+СБУ додатково зазначає, що за отриманою від операторів мобільного зв’язку інформацією, шлюзи мережних комплектів, до яких можливо підключити систему перехоплення електронних комунікацій НАБУ у 2026 році — відсутні.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічні вимоги до системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не розроблено та не узгоджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3.3</t>
   </si>
   <si>
     <t>Розроблення та узгодження технічного рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>технічне рішення узгоджено з усіма органами досудового розслідування</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
-СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення.
+СБУ додатково зазначає, що за отриманою від операторів мобільного зв’язку інформацією, шлюзи мережних комплектів, до яких можливо підключити систему перехоплення електронних комунікацій НАБУ у 2026 році — відсутні.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічне рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не розроблено та не узгоджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.3.4</t>
   </si>
   <si>
     <t>Реалізація технічного рішення та впровадження системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг</t>
   </si>
   <si>
     <t>систему впроваджено</t>
   </si>
   <si>
     <t>Служба безпеки України (далі — СБУ) повідомляє, що в рамках Меморандуму про взаємодію між Національним антикорупційним бюро України (далі — НАБУ) та СБУ в частині забезпечення автономного доступу НАБУ до інформації за результатами зняття інформації з електронних комунікаційних мереж затверджено технічні вимоги до спеціального обладнання, а також узгоджено перелік спеціальних технічних засобів негласного отримання інформації.
-СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення. Вказане безпосередньо залежить від планів розвитку електронних комунікаційних мереж конкретного оператора зв’язку.
+СБУ також інформує про створення умов для реалізації можливості одночасного підключення до нових або модернізованих шлюзів мережних комплектів двох моніторинг-центрів та їх одночасної роботи (НАБУ та СБУ). СБУ зазначає, що такі дії можливо здійснити лише під час оновлення версії програмного забезпечення технічних засобів електронних комунікацій, встановлених на мережах, або впровадження нового програмного забезпечення та проведення його сертифікації, у тому числі на відповідність вимогам щодо законного перехоплення.
+СБУ додатково зазначає, що за отриманою від операторів мобільного зв’язку інформацією, шлюзи мережних комплектів, до яких можливо підключити систему перехоплення електронних комунікацій НАБУ у 2026 році — відсутні.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а технічне рішення щодо побудови системи автономного зняття інформації з електронних комунікаційних мереж постачальників електронних комунікаційних послуг не реалізовано та не впроваджено, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>3.3.2.4</t>
   </si>
   <si>
     <t xml:space="preserve">Національне антикорупційне бюро та Спеціалізована антикорупційна прокуратура ефективно виконують покладені на них завдання, серед іншого, завдяки:
 уточненню положень законодавства щодо укладення угод про визнання винуватості у кримінальних провадженнях щодо корупційних та пов’язаних з корупцією кримінальних правопорушеннях;
 забезпеченню дотримання на практиці правил підслідності із притягненням до відповідальності прокурорів, які допустили їх порушення;
 подальшій оптимізації внутрішніх процесів, повноцінному запровадженню системи електронного кримінального провадження
 </t>
   </si>
   <si>
     <t>3.3.2.4.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) надано можливість укладати угоди про визнання винуватості у кримінальних провадженнях, віднесених до підслідності Національного антикорупційного бюро, у разі повного або часткового відшкодування збитків чи заподіяної шкоди обвинуваченим, підозрюваним (крім організатора кримінального правопорушення); 
 2) передбачено можливість звільнення від відбування покарання з випробуванням у разі укладення угод про визнання винуватості у кримінальних провадженнях щодо корупційних кримінальних правопорушень, віднесених до підслідності Національного антикорупційного бюро;
 3) розширено перелік покарань, які можуть бути узгоджені сторонами угоди для звільнення від відбування покарання з випробуванням у кримінальних провадженнях щодо корупційних кримінальних правопорушень, віднесених до підслідності Національного антикорупційного бюро, а також розширено перелік застосовних додаткових покарань;
 4) передбачено можливість визначення довшого за три роки випробувального строку в разі звільнення від відбування покарання з випробуванням на підставі угоди про визнання винуватості, а також визначено довші строки погашення судимості у разі звільнення від відбування покарання з випробуванням щодо тяжких чи особливо тяжких корупційних злочинів; 
 5) передбачено можливість продовжити судове провадження у загальному порядку у разі відмови суду у затвердженні угоди про визнання винуватості та відсутності клопотання про повернення провадження на досудове розслідування; 
 6) надано можливість повторного звернення до суду з угодою про визнання винуватості у тому самому кримінальному провадженні у разі усунення підстав для відмови в її укладенні;
 7) встановлено, що вирішення спорів про підслідність у провадженнях, що віднесені чи можуть бути віднесені до підслідності Національного антикорупційного бюро, здійснює лише Генеральний прокурор або заступник Генерального прокурора — керівник Спеціалізованої антикорупційної прокуратури
 </t>