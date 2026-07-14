--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -229,58 +229,58 @@
     <t>Забезпечення відслідковування наративів, пов’язаних із запобіганням та протидією корупції, в інформаційному просторі та відповідного реагування у разі поширення дезінформації</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>на веб-сайтах виконавців опубліковано інформаційні матеріали, що є реакцією на поширені дезінформаційні наративи</t>
   </si>
   <si>
     <t>За інформацією наданою виконавцем, Національне агентство з питань запобігання корупції (далі - НАЗК) протягом 2024 року створювало та поширювало серед комунікаційників щотижневі звіти щодо дезінформації на тему корупції (спільно з ЦСК при МКІП та TCA USAID). На періодичній основі створюються відповідні інформаційні матеріали.
 Було опубліковано низку матеріалів у медіа, на ресурсах НАЗК та партнерів на основі аналізу дезінформації та медіа-моніторингу.
 Започатковано щотижневий огляд іноземних медіа на тему корупції.
 Протягом 2025 року було реалізовано спецпроект з Центром стратегічних комунікацій та інформаційної безпеки та НАЗК і медіа "ҐРУНТ з Нотевським": створено відео “Великий міф про страшну корупцію”.
 Презентовано дані медіамоніторингу за 4 квартал 2024 року на тему корупції та дезінформаційних наративів, поширено матеріали на офіційних сайтах та в спільноті комунікаційників державних органів.
 Опубліковано серію матеріалів, які спростовують дезінформацію та відповідають на поширені міфи та упередження, пов'язані з корупцією.
 Презентовано щорічне соціолонгічне дослідження, опубліковано основні висновки щодо тенденцій в сфері запобігання та боротьби з корупцією.
 З партнерами - ГО Brand Ukraine - створено лендінг для розвінчання міфу про тотальну корумпованість України.
 Також було проведено дослідження про висвітлення теми корупції в українських медіа. У ньому проаналізовано ключові проблемні точки, зокрема рівень недовіри в суспільстві, поширення інформаційних атак на антикорупційні інституції та який фокус уваги громадськості на діяльності влади.
 Результати дослідження, оприлюднені на офіційному вебсайті НАЗК, слугують аналітичною основою для структурних підрозділів ЦОВВ, відповідальних за комунікацію, дозволяючи їм адаптувати свої інформаційні кампанії, проактивно протидіяти дезінформаційним наративам і створювати повідомлення, що підвищують довіру та якісно висвітлюють прогрес у запобіганні та протидії корупції.
 Матеріали поширено серед комунікаційних підрозділів органів влади, установ, організацій і презентовано на заході для комунікаційників у серпні 2025 року.
 Як механізм проактивного реагування та протидії дезінформації на міжнародному рівні, НАЗК стало партнером міжнародної кампанії #TransparentUkraine, започаткованої BRAND UKRAINE. У рамках цієї кампанії світовій спільноті розповідається про реальний прогрес України у сфері прозорості, підзвітного врядування та цифрових трансформацій, зокрема, про успіхи таких інструментів, як «Дія», Prozorro та електронне декларування, що консолідує позитивні наративи та демонструє відкритість країни.
 Крім того, було здійснено медіамоніторинг за третій квартал 2025 року, проведеного Центром контент-аналізу на замовлення НАЗК за фінансової підтримки Антикорупційної ініціативи ЄС в Україні (EUACI). За даними медіамоніторингу в медіа та соцмережах зросла частка повідомлень про участь громадськості у подоланні корупції.
 Крім цього, на сайті Міністерства культури Україні є новина – «У Києві презентували дослідження з аналізу російських інформаційних загроз на тему корупції в українському медіапросторі».
 Центр протидії дезінформації на своєму офіційному сайті має окрему вкладку «Дезінформаційні загрози», де міститься інформація як щодо міжнародних, так і внутрішніх загроз в інфопросторі.
 Зокрема на сайті можна простежити новини, які стосуються відслідковування наративів, пов’язаних із запобіганням та протидією корупції. Наприклад:
--	Прогноз Центру щодо інформаційних загроз на кінець січня 2025 року;
-[...1 lines deleted...]
--	Як ru-пропаганда проникає у популярні ШІ-чатботи;
+- Прогноз Центру щодо інформаційних загроз на кінець січня 2025 року;
+- Прогноз Центру щодо інформаційних загроз на початок березня 2025 року;
+- Як ru-пропаганда проникає у популярні ШІ-чатботи;
 Також Центр та Кібердепартамент СБУ виявили мережу інструментів поширення ворожої дезінформації у TikTok.
 На офіційному сайті Служби Безпеки України у вкладці «Діяльність» є окремий розділ – «Захист інформаційного та кіберпростору», а у вкладці «Новини» категорія «Кібербезпека» та «Протидія корупції».
 Зокрема було опубліковано новину – «СБУ попереджає українців про активізацію російської пропаганди», проте вона безпосередньо не висвітлює наративів, пов’язаних із запобіганням та протидією корупції.
 Але на веб-сайті СБУ не вдалося простежити інформаційні матеріали, що є реакцією на поширені дезінформаційні наративи пов’язаних із запобіганням та протидією корупції.
-Таким чином, , зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, але враховуючи, що не на всіх сайтах виконавців розміщено відповідні інформаційні матеріали, вимушені констатувати, що захід є виконаним частково.</t>
+Таким чином, враховуючи інформацію за попередні звітні періоди, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, але враховуючи, що не на всіх сайтах виконавців розміщено відповідні інформаційні матеріали, вважаємо, що захід є виконаним частково.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>1.2.2.2.4</t>
   </si>
   <si>
     <t>Забезпечення розроблення інформаційної кампанії щодо ролі центральних органів виконавчої влади, органів місцевого самоврядування у запобіганні та протидії корупції:
 1) проведення аналізу інформаційних джерел щодо громадської думки стосовно антикорупційних органів;
 2) розроблення загального плану інформаційної кампанії на основі зібраної інформації</t>
   </si>
   <si>
     <t>23.06.2024</t>
   </si>
   <si>
     <t>Міністерство культури та стратегічних комунікацій України,
 Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів,
 Офіс Генерального прокурора,
 Національне антикорупційне бюро</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>