--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$13</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -106,130 +106,142 @@
   <si>
     <t>1.3.1.1.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, яким запроваджується новий підхід до визначення термінів “потенційний конфлікт інтересів” та “реальний конфлікт інтересів”, що дає змогу чітко їх розмежувати (зокрема, уточнено чи змінено таку ознаку, як суперечність між приватним інтересом і службовими повноваженнями), удосконалюється поняття “приватний інтерес”, а також запроваджується визначення поняття “публічний інтерес”</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
-    <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, Національне агентство розробило законопроекти:    
+    <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, НАЗК розробило законопроекти: 
 1) "Про внесення змін до Закону України «Про запобігання корупції» щодо спрощення розуміння та застосування визначень «реальний конфлікт інтересів», «потенційний конфлікт інтересів», «приватний інтерес» та удосконалення інших положень Закону";
 2) "Про внесення змін до статті 172-7 Кодексу України про адміністративні правопорушення щодо встановлення відповідальності за порушення обмеження щодо реалізації повноважень стосовно себе та пов’язаних осіб".
-Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Міністерства юстиції України (далі – Мін’юст) для проведення правової експертизи, за результатами якої Національне агентство отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою –  відповідні.
-[...4 lines deleted...]
-Станом на 31.12.2025 Національне агентство здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
+Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Мін’юсту для проведення правової експертизи, за результатами якої НАЗК отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою – відповідні.
+29.11.2023 законопроекти були подані КМУ.
+КМУ 27.12.2023 повернув законопроекти на доопрацювання у тижневий строк разом з Мін’юстом.
+З огляду на те, що НАЗК не було запрошено та не брало участі в засіданні КМУ, на якому розглядались законопроекти, та, відповідно, не володіло інформацією про зміст пропозицій Міністра юстиції, то 05.01.2024 НАЗК направило відповідний запит до Мін’юсту. 18.01.2024 Мін’юстом повідомлено про необхідність врахування застережень, висловлених у висновках за результатами проведення правової експертизи.
+З огляду на зазначене, НАЗК 23.02.2024 направило до Мін’юсту лист з пропозиціями стосовно положень законопроекту, щодо яких Мін’юстом були висловлені застереження у своїх висновках (стосовно визначень понять «дискреційні службові /представницькі повноваження» та «приватний інтерес»). Поряд із пропозиціями НАЗК в додатку до листа зазначило обґрунтування своєї позиції та запропонувало доопрацьовані визначення вищезгаданих термінів. 04.03.2024 було отримано відповідь від Мін’юсту, якою повідомлено, що доопрацьована редакція законопроекту в частині визначення «приватний інтерес» не враховує їх застережень.
+Станом на 31.03.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.3.1.2</t>
   </si>
   <si>
     <t>Удосконалено законодавчі процедури повідомлення про конфлікт інтересів та механізми його врегулювання, зокрема стосовно осіб, які не мають безпосереднього керівника чи займають виборні посади</t>
   </si>
   <si>
     <t>1.3.1.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) встановлено вимоги щодо форми повідомлення про конфлікт інтересів;
 2) передбачено алгоритм дій безпосереднього керівника особи, в якої наявний конфлікт інтересів, у разі відсутності у нього повноважень для застосування того чи іншого способу зовнішнього врегулювання конфлікту інтересів (наприклад, переведення та звільнення);
 3) узгоджено між собою положення Закону України “Про запобігання корупції”, зокрема щодо особи, яку необхідно інформувати про конфлікт інтересів та особи, яка повинна врегульовувати конфлікт інтересів;
 4) удосконалено механізми врегулювання конфлікту інтересів для осіб, які не мають безпосереднього керівника, зокрема займають виборні посади;
 5) збільшено строк для прийняття рішення про врегулювання конфлікту інтересів
 </t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
-    <t>Продовжується підготовка законопроекту на підставі концепції, яку розробило Національне агентство.
+    <t>Продовжується підготовка законопроекту на підставі концепції, яку розробило Національне агентство. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Не виконано</t>
   </si>
   <si>
     <t>1.3.1.3</t>
   </si>
   <si>
     <t>Удосконалено правила самостійного та зовнішнього врегулювання конфлікту інтересів</t>
   </si>
   <si>
     <t>1.3.1.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) розширено перелік можливих способів самостійного врегулювання конфлікту інтересів; 
 2) узгоджено процедури зовнішнього та самостійного врегулювання конфлікту інтересів, зокрема в частині строків повідомлення про конфлікт інтересів, його зовнішнього врегулювання та строків самостійного його врегулювання
 </t>
   </si>
   <si>
     <t>1.3.1.4</t>
   </si>
   <si>
     <t>Встановлено перелік заборон на прийняття рішень, вчинення дій чи укладення правочинів як спосіб запобігання конфлікту інтересів</t>
   </si>
   <si>
     <t>1.3.1.4.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, який встановлює заборони на прийняття посадовою особою рішень, вчинення дій чи укладення правочинів як спосіб запобігання конфлікту інтересів, зокрема стосовно себе та близьких осіб, юридичних осіб, у яких посадова особа або близька їй особа є засновником, кінцевим бенефеціарним власником (контролером) чи керівником таких юридичних осіб</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
+  </si>
+  <si>
+    <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, НАЗК розробило законопроекти: 
+1) "Про внесення змін до Закону України «Про запобігання корупції» щодо спрощення розуміння та застосування визначень «реальний конфлікт інтересів», «потенційний конфлікт інтересів», «приватний інтерес» та удосконалення інших положень Закону";
+2) "Про внесення змін до статті 172-7 Кодексу України про адміністративні правопорушення щодо встановлення відповідальності за порушення обмеження щодо реалізації повноважень стосовно себе та пов’язаних осіб".
+Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Мін’юсту для проведення правової експертизи, за результатами якої НАЗК отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою –  відповідні.
+29.11.2023 законопроекти були подані КМУ.
+КМУ 27.12.2023 повернув законопроекти на доопрацювання у тижневий строк разом з Мін’юстом.
+З огляду на те, що НАЗК не було запрошено та не брало участі в засіданні КМУ, на якому розглядались законопроекти, та, відповідно, не володіло інформацією про зміст пропозицій Міністра юстиції, то 05.01.2024 НАЗК направило відповідний запит до Мін’юсту. 18.01.2024 Мін’юстом повідомлено про необхідність врахування застережень, висловлених у висновках за результатами проведення правової експертизи.
+З огляду на зазначене, НАЗК 23.02.2024 направило до Мін’юсту лист з пропозиціями стосовно положень законопроекту, щодо яких Мін’юстом були висловлені застереження у своїх висновках (стосовно визначень понять «дискреційні службові /представницькі повноваження» та «приватний інтерес»). Поряд із пропозиціями НАЗК в додатку до листа зазначило обґрунтування своєї позиції та запропонувало доопрацьовані визначення вищезгаданих термінів. 04.03.2024 було отримано відповідь від Мін’юсту, якою повідомлено, що доопрацьована редакція законопроекту в частині визначення «приватний інтерес» не враховує їх застережень.
+Станом на 31.03.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>1.3.1.5</t>
   </si>
   <si>
     <t>Удосконалено механізми запобігання конфлікту інтересів, у тому числі у зв’язку з наявністю корпоративних прав, зокрема шляхом запровадження заборони на прийняття рішень чи вчинення дій стосовно юридичних осіб, у яких в особи наявні корпоративні права</t>
   </si>
   <si>
     <t>1.3.1.5.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, який:
 1) встановлює обов’язок передавати в управління підприємства та корпоративні права, яких набувають вже після призначення (обрання) особи на посаду; 
 2) встановлює заборону передавати в управління належні посадовцю підприємства та корпоративні права близьким особам; 
 3) встановлює заборону на прийняття рішень чи вчинення дій стосовно юридичних осіб, засновниками, бенефіціарами чи керівниками яких є сам публічний службовець або його близькі особи
 </t>
   </si>
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>1.3.1.6</t>
   </si>
   <si>
     <t>Забезпечується ефективний, повний, об’єктивний та неупереджений ризик-орієнтований моніторинг та контроль за дотриманням вимог щодо запобігання та врегулювання конфлікту інтересів та пов’язаних з ним обмежень, визначених розділами IV-V Закону України «Про запобігання корупції», зокрема з використанням IT-інструментів, за результатами яких ефективно виявляються рішення та правочини, вчинених в умовах конфлікту інтересів, забезпечується належне реагування на виявлені порушення, а також на рішення, прийняті з порушенням вимог цього Закону</t>
@@ -271,51 +283,51 @@
 Формування аналітичної інформації про можливі порушення вимог ст.ст. 23, 25, 27 Закону України «Про запобігання корупції» здійснюється з використанням державних реєстрів шляхом реалізації 10 правил відбору та обробки необхідної інформації, яка в подальшому ранжується. Ранжування отриманої інформації відбувається за загальним правилом: якщо будь-яке правило відбору та обробки інформації для встановлення окремого можливого порушення вимог Закону України «Про запобігання корупції» спрацювало, то відповідна декларація отримує ваговий коефіцієнт ризику «1» за кожне таке спрацьоване правило. 
 В подальшому, працівник Національного агентства з питань запобігання корупції має можливість здійснити сортування отриманої інформації, встановити відповідні фільтри для подальшого опрацювання отриманих відомостей та вжиття заходів реагування в межах чинного завконодавства".</t>
   </si>
   <si>
     <t>Виконано</t>
   </si>
   <si>
     <t>1.3.1.6.3</t>
   </si>
   <si>
     <t>Розвиток ІТ-продукту “Приховані інтереси”</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>державний бюджет та/або кошти міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік  та/або у межах коштів міжнародної технічної допомоги</t>
   </si>
   <si>
     <t>ІТ-продукт удосконалено за рахунок покращення наявного алгоритму пошуку зв’язків та доповнення новими алгоритмами ідентифікації ризиків</t>
   </si>
   <si>
-    <t>За повідомленням Національного агентства з питань запобігання корупції станом на 31.12.2024 проведено комунікацію з розробниками ІТ-продукту, обговорено зауваження та рекомендації щодо внесення подальших змін до ІТ-продукту. Станом на 31.03.2025, 30.06.2025, 30.09.2025 та 31.12.2025 інформація, що надавалась за IV квартал 2024 року, залишається актуальною. З огляду на зазначене констатуємо, що станом на 31.12.2025 захід не виконано.</t>
+    <t>За повідомленням Національного агентства з питань запобігання корупції станом на 31.12.2024 проведено комунікацію з розробниками ІТ-продукту, обговорено зауваження та рекомендації щодо внесення подальших змін до ІТ-продукту. Станом на 31.03.2025, 30.06.2025, 30.09.2025, 31.12.2025 та 31.03.2026 інформація, що надавалася за IV квартал 2024 року, залишається актуальною. З огляду на зазначене констатуємо, що станом на 31.03.2026 захід не виконано.</t>
   </si>
   <si>
     <t>1.3.1.7</t>
   </si>
   <si>
     <t>Внесено системні зміни до Закону України «Про службу в органах місцевого самоврядування» та Закону України «Про місцеве самоврядування в Україні» з метою врегулювання питань запобігання конфлікту інтересів, можливості суміщення посад служби в органах місцевого самоврядування із статусом депутатів місцевих рад</t>
   </si>
   <si>
     <t>1.3.1.7.1</t>
   </si>
   <si>
     <t>Підготовка аналітичного звіту щодо актуального стану проблеми застосування вимог Законів України “Про запобігання корупції”, “Про службу в органах місцевого самоврядування”, “Про місцеве самоврядування в Україні”, “Про статус депутатів місцевих рад” з питань запобігання конфлікту інтересів, можливості суміщення служби в органах місцевого самоврядування із статусом депутата місцевої ради</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>здійснено аналітичне дослідження</t>
   </si>
   <si>
     <t>За повідомленням Національного агентства з питань запобігання корупції, на виконання заходу 1.3.1.7.1., "проводиться аналітичне дослідження, звіт за результатами якого буде підготовлено у липні 2023 року".</t>
   </si>
   <si>
     <t>1.3.1.7.2</t>
   </si>
@@ -1012,411 +1024,411 @@
         <v>47</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="O6" s="3" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="2" t="s">
         <v>39</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>39</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P9" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="2"/>
       <c r="L12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O12" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P12" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="Q12" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="2"/>
       <c r="L13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O13" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P13" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="Q13" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q13"/>
   <mergeCells>
     <mergeCell ref="A3:A3"/>
     <mergeCell ref="B3:B3"/>
     <mergeCell ref="C3:C3"/>
     <mergeCell ref="D3:D3"/>
     <mergeCell ref="E3:E3"/>
     <mergeCell ref="Q3:Q3"/>
     <mergeCell ref="A4:A4"/>
     <mergeCell ref="B4:B4"/>
     <mergeCell ref="C4:C4"/>
     <mergeCell ref="D4:D4"/>
     <mergeCell ref="E4:E4"/>
     <mergeCell ref="Q4:Q4"/>
     <mergeCell ref="A5:A5"/>
     <mergeCell ref="B5:B5"/>
     <mergeCell ref="C5:C5"/>
     <mergeCell ref="D5:D5"/>
     <mergeCell ref="E5:E5"/>