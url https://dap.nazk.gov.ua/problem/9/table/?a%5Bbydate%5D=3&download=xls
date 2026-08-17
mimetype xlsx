--- v1 (2026-06-16)
+++ v2 (2026-08-17)
@@ -114,52 +114,52 @@
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції</t>
   </si>
   <si>
     <t>державний бюджет</t>
   </si>
   <si>
     <t>у межах встановлених бюджетних призначень на відповідний рік (КПКВК 6331010)</t>
   </si>
   <si>
     <t>проект закону подано до Верховної Ради України</t>
   </si>
   <si>
     <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, НАЗК розробило законопроекти: 
 1) "Про внесення змін до Закону України «Про запобігання корупції» щодо спрощення розуміння та застосування визначень «реальний конфлікт інтересів», «потенційний конфлікт інтересів», «приватний інтерес» та удосконалення інших положень Закону";
 2) "Про внесення змін до статті 172-7 Кодексу України про адміністративні правопорушення щодо встановлення відповідальності за порушення обмеження щодо реалізації повноважень стосовно себе та пов’язаних осіб".
 Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Мін’юсту для проведення правової експертизи, за результатами якої НАЗК отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою – відповідні.
 29.11.2023 законопроекти були подані КМУ.
 КМУ 27.12.2023 повернув законопроекти на доопрацювання у тижневий строк разом з Мін’юстом.
 З огляду на те, що НАЗК не було запрошено та не брало участі в засіданні КМУ, на якому розглядались законопроекти, та, відповідно, не володіло інформацією про зміст пропозицій Міністра юстиції, то 05.01.2024 НАЗК направило відповідний запит до Мін’юсту. 18.01.2024 Мін’юстом повідомлено про необхідність врахування застережень, висловлених у висновках за результатами проведення правової експертизи.
 З огляду на зазначене, НАЗК 23.02.2024 направило до Мін’юсту лист з пропозиціями стосовно положень законопроекту, щодо яких Мін’юстом були висловлені застереження у своїх висновках (стосовно визначень понять «дискреційні службові /представницькі повноваження» та «приватний інтерес»). Поряд із пропозиціями НАЗК в додатку до листа зазначило обґрунтування своєї позиції та запропонувало доопрацьовані визначення вищезгаданих термінів. 04.03.2024 було отримано відповідь від Мін’юсту, якою повідомлено, що доопрацьована редакція законопроекту в частині визначення «приватний інтерес» не враховує їх застережень.
-Станом на 31.03.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+Станом на 30.06.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Виконано частково</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.3.1.2</t>
   </si>
   <si>
     <t>Удосконалено законодавчі процедури повідомлення про конфлікт інтересів та механізми його врегулювання, зокрема стосовно осіб, які не мають безпосереднього керівника чи займають виборні посади</t>
   </si>
   <si>
     <t>1.3.1.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, яким:
 1) встановлено вимоги щодо форми повідомлення про конфлікт інтересів;
 2) передбачено алгоритм дій безпосереднього керівника особи, в якої наявний конфлікт інтересів, у разі відсутності у нього повноважень для застосування того чи іншого способу зовнішнього врегулювання конфлікту інтересів (наприклад, переведення та звільнення);
 3) узгоджено між собою положення Закону України “Про запобігання корупції”, зокрема щодо особи, яку необхідно інформувати про конфлікт інтересів та особи, яка повинна врегульовувати конфлікт інтересів;
 4) удосконалено механізми врегулювання конфлікту інтересів для осіб, які не мають безпосереднього керівника, зокрема займають виборні посади;
 5) збільшено строк для прийняття рішення про врегулювання конфлікту інтересів
 </t>
   </si>
@@ -196,52 +196,52 @@
   </si>
   <si>
     <t>Встановлено перелік заборон на прийняття рішень, вчинення дій чи укладення правочинів як спосіб запобігання конфлікту інтересів</t>
   </si>
   <si>
     <t>1.3.1.4.1</t>
   </si>
   <si>
     <t>Розроблення та подання Кабінетові Міністрів України проекту закону, який встановлює заборони на прийняття посадовою особою рішень, вчинення дій чи укладення правочинів як спосіб запобігання конфлікту інтересів, зокрема стосовно себе та близьких осіб, юридичних осіб, у яких посадова особа або близька їй особа є засновником, кінцевим бенефеціарним власником (контролером) чи керівником таких юридичних осіб</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>На виконання заходів, передбачених п. п. 1.3.1.1.1 та п. п. 1.3.1.4.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, НАЗК розробило законопроекти: 
 1) "Про внесення змін до Закону України «Про запобігання корупції» щодо спрощення розуміння та застосування визначень «реальний конфлікт інтересів», «потенційний конфлікт інтересів», «приватний інтерес» та удосконалення інших положень Закону";
 2) "Про внесення змін до статті 172-7 Кодексу України про адміністративні правопорушення щодо встановлення відповідальності за порушення обмеження щодо реалізації повноважень стосовно себе та пов’язаних осіб".
 Зазначені законопроекти були погоджені із заінтересованими органами, а згодом були направлені до Мін’юсту для проведення правової експертизи, за результатами якої НАЗК отримало висновки до зазначених законопроектів із загальною підсумковою оцінкою –  відповідні.
 29.11.2023 законопроекти були подані КМУ.
 КМУ 27.12.2023 повернув законопроекти на доопрацювання у тижневий строк разом з Мін’юстом.
 З огляду на те, що НАЗК не було запрошено та не брало участі в засіданні КМУ, на якому розглядались законопроекти, та, відповідно, не володіло інформацією про зміст пропозицій Міністра юстиції, то 05.01.2024 НАЗК направило відповідний запит до Мін’юсту. 18.01.2024 Мін’юстом повідомлено про необхідність врахування застережень, висловлених у висновках за результатами проведення правової експертизи.
 З огляду на зазначене, НАЗК 23.02.2024 направило до Мін’юсту лист з пропозиціями стосовно положень законопроекту, щодо яких Мін’юстом були висловлені застереження у своїх висновках (стосовно визначень понять «дискреційні службові /представницькі повноваження» та «приватний інтерес»). Поряд із пропозиціями НАЗК в додатку до листа зазначило обґрунтування своєї позиції та запропонувало доопрацьовані визначення вищезгаданих термінів. 04.03.2024 було отримано відповідь від Мін’юсту, якою повідомлено, що доопрацьована редакція законопроекту в частині визначення «приватний інтерес» не враховує їх застережень.
-Станом на 31.03.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+Станом на 30.06.2026 НАЗК здійснює пошук шляхів узгодження відповідних редакцій з Мін’юстом.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>1.3.1.5</t>
   </si>
   <si>
     <t>Удосконалено механізми запобігання конфлікту інтересів, у тому числі у зв’язку з наявністю корпоративних прав, зокрема шляхом запровадження заборони на прийняття рішень чи вчинення дій стосовно юридичних осіб, у яких в особи наявні корпоративні права</t>
   </si>
   <si>
     <t>1.3.1.5.1</t>
   </si>
   <si>
     <t xml:space="preserve">Розроблення та подання Кабінетові Міністрів України проекту закону, який:
 1) встановлює обов’язок передавати в управління підприємства та корпоративні права, яких набувають вже після призначення (обрання) особи на посаду; 
 2) встановлює заборону передавати в управління належні посадовцю підприємства та корпоративні права близьким особам; 
 3) встановлює заборону на прийняття рішень чи вчинення дій стосовно юридичних осіб, засновниками, бенефіціарами чи керівниками яких є сам публічний службовець або його близькі особи
 </t>
   </si>
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>1.3.1.6</t>
   </si>
   <si>
     <t>Забезпечується ефективний, повний, об’єктивний та неупереджений ризик-орієнтований моніторинг та контроль за дотриманням вимог щодо запобігання та врегулювання конфлікту інтересів та пов’язаних з ним обмежень, визначених розділами IV-V Закону України «Про запобігання корупції», зокрема з використанням IT-інструментів, за результатами яких ефективно виявляються рішення та правочини, вчинених в умовах конфлікту інтересів, забезпечується належне реагування на виявлені порушення, а також на рішення, прийняті з порушенням вимог цього Закону</t>